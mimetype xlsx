--- v0 (2026-04-03)
+++ v1 (2026-06-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="stat(11)" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1612">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1651">
   <si>
     <t>Обзор других финансовых организаций</t>
   </si>
   <si>
     <t>млн. тенге/ на конец периода</t>
   </si>
   <si>
     <t>Чистые внешние активы</t>
   </si>
   <si>
     <t xml:space="preserve">  Требования к нерезидентам</t>
   </si>
   <si>
     <t xml:space="preserve">   Иностранная валюта</t>
   </si>
   <si>
     <t xml:space="preserve">   Депозиты</t>
   </si>
   <si>
     <t xml:space="preserve">   Ценные бумаги кроме акций, вып. нерез.</t>
   </si>
   <si>
     <t xml:space="preserve">   Кредиты</t>
   </si>
   <si>
@@ -257,50 +257,53 @@
   <si>
     <t xml:space="preserve"> 03.24</t>
   </si>
   <si>
     <t xml:space="preserve"> 06.24</t>
   </si>
   <si>
     <t xml:space="preserve"> 09.24</t>
   </si>
   <si>
     <t xml:space="preserve"> 12.24</t>
   </si>
   <si>
     <t xml:space="preserve"> 03.25</t>
   </si>
   <si>
     <t xml:space="preserve"> 06.25</t>
   </si>
   <si>
     <t xml:space="preserve"> 09.25</t>
   </si>
   <si>
     <t xml:space="preserve"> 12.25</t>
   </si>
   <si>
+    <t xml:space="preserve"> 03.26</t>
+  </si>
+  <si>
     <t>-422 678</t>
   </si>
   <si>
     <t>-491 415</t>
   </si>
   <si>
     <t>-752 653</t>
   </si>
   <si>
     <t>-917 041</t>
   </si>
   <si>
     <t>-889 847</t>
   </si>
   <si>
     <t>-658 975</t>
   </si>
   <si>
     <t>-731 479</t>
   </si>
   <si>
     <t>-652 582</t>
   </si>
   <si>
     <t>-89 777</t>
@@ -389,50 +392,53 @@
   <si>
     <t>6 097 046</t>
   </si>
   <si>
     <t>7 118 297</t>
   </si>
   <si>
     <t>7 633 797</t>
   </si>
   <si>
     <t>8 348 979</t>
   </si>
   <si>
     <t>8 361 317</t>
   </si>
   <si>
     <t>8 797 317</t>
   </si>
   <si>
     <t>9 396 465</t>
   </si>
   <si>
     <t>8 597 874</t>
   </si>
   <si>
+    <t>8 086 863</t>
+  </si>
+  <si>
     <t>416 402</t>
   </si>
   <si>
     <t>393 300</t>
   </si>
   <si>
     <t>519 068</t>
   </si>
   <si>
     <t>562 116</t>
   </si>
   <si>
     <t>602 534</t>
   </si>
   <si>
     <t>824 471</t>
   </si>
   <si>
     <t>698 710</t>
   </si>
   <si>
     <t>765 532</t>
   </si>
   <si>
     <t>1 181 742</t>
@@ -521,50 +527,53 @@
   <si>
     <t>7 333 583</t>
   </si>
   <si>
     <t>8 694 901</t>
   </si>
   <si>
     <t>9 348 823</t>
   </si>
   <si>
     <t>10 415 795</t>
   </si>
   <si>
     <t>10 299 912</t>
   </si>
   <si>
     <t>11 081 621</t>
   </si>
   <si>
     <t>12 199 728</t>
   </si>
   <si>
     <t>11 844 583</t>
   </si>
   <si>
+    <t>11 190 554</t>
+  </si>
+  <si>
     <t>1 774</t>
   </si>
   <si>
     <t>3 789</t>
   </si>
   <si>
     <t>4 591</t>
   </si>
   <si>
     <t>1 566</t>
   </si>
   <si>
     <t>3 025</t>
   </si>
   <si>
     <t>1 214</t>
   </si>
   <si>
     <t>1 081</t>
   </si>
   <si>
     <t>2 087</t>
   </si>
   <si>
     <t>1 636</t>
@@ -683,50 +692,53 @@
   <si>
     <t>271 338</t>
   </si>
   <si>
     <t>708 165</t>
   </si>
   <si>
     <t>341 888</t>
   </si>
   <si>
     <t>446 803</t>
   </si>
   <si>
     <t>410 597</t>
   </si>
   <si>
     <t>478 021</t>
   </si>
   <si>
     <t>390 007</t>
   </si>
   <si>
     <t>385 685</t>
   </si>
   <si>
+    <t>378 181</t>
+  </si>
+  <si>
     <t>382 194</t>
   </si>
   <si>
     <t>354 995</t>
   </si>
   <si>
     <t>453 230</t>
   </si>
   <si>
     <t>475 427</t>
   </si>
   <si>
     <t>471 063</t>
   </si>
   <si>
     <t>639 882</t>
   </si>
   <si>
     <t>577 505</t>
   </si>
   <si>
     <t>673 666</t>
   </si>
   <si>
     <t>903 850</t>
@@ -815,50 +827,53 @@
   <si>
     <t>4 225 661</t>
   </si>
   <si>
     <t>4 717 425</t>
   </si>
   <si>
     <t>5 039 329</t>
   </si>
   <si>
     <t>5 190 576</t>
   </si>
   <si>
     <t>5 213 372</t>
   </si>
   <si>
     <t>5 708 856</t>
   </si>
   <si>
     <t>6 412 801</t>
   </si>
   <si>
     <t>6 213 239</t>
   </si>
   <si>
+    <t>5 599 500</t>
+  </si>
+  <si>
     <t>47 071</t>
   </si>
   <si>
     <t>48 362</t>
   </si>
   <si>
     <t>45 944</t>
   </si>
   <si>
     <t>47 237</t>
   </si>
   <si>
     <t>48 582</t>
   </si>
   <si>
     <t>49 967</t>
   </si>
   <si>
     <t>51 360</t>
   </si>
   <si>
     <t>52 808</t>
   </si>
   <si>
     <t>46 331</t>
@@ -893,50 +908,53 @@
   <si>
     <t>47 345</t>
   </si>
   <si>
     <t>46 033</t>
   </si>
   <si>
     <t>50 321</t>
   </si>
   <si>
     <t>36 700</t>
   </si>
   <si>
     <t>42 095</t>
   </si>
   <si>
     <t>38 738</t>
   </si>
   <si>
     <t>29 525</t>
   </si>
   <si>
     <t>28 672</t>
   </si>
   <si>
+    <t>40 607</t>
+  </si>
+  <si>
     <t>8 446</t>
   </si>
   <si>
     <t>10 124</t>
   </si>
   <si>
     <t>4 546</t>
   </si>
   <si>
     <t>5 001</t>
   </si>
   <si>
     <t>8 411</t>
   </si>
   <si>
     <t>24 606</t>
   </si>
   <si>
     <t>26 606</t>
   </si>
   <si>
     <t>31 402</t>
   </si>
   <si>
     <t>40 387</t>
@@ -1040,50 +1058,53 @@
   <si>
     <t>2 788 667</t>
   </si>
   <si>
     <t>3 222 860</t>
   </si>
   <si>
     <t>3 916 692</t>
   </si>
   <si>
     <t>4 741 709</t>
   </si>
   <si>
     <t>4 633 825</t>
   </si>
   <si>
     <t>4 842 905</t>
   </si>
   <si>
     <t>5 367 395</t>
   </si>
   <si>
     <t>5 216 938</t>
   </si>
   <si>
+    <t>5 171 650</t>
+  </si>
+  <si>
     <t>839 080</t>
   </si>
   <si>
     <t>884 715</t>
   </si>
   <si>
     <t>1 271 721</t>
   </si>
   <si>
     <t>1 479 157</t>
   </si>
   <si>
     <t>1 492 381</t>
   </si>
   <si>
     <t>1 483 446</t>
   </si>
   <si>
     <t>1 430 189</t>
   </si>
   <si>
     <t>1 418 113</t>
   </si>
   <si>
     <t>1 271 516</t>
@@ -1172,50 +1193,53 @@
   <si>
     <t>1 236 537</t>
   </si>
   <si>
     <t>1 576 604</t>
   </si>
   <si>
     <t>1 715 026</t>
   </si>
   <si>
     <t>2 066 816</t>
   </si>
   <si>
     <t>1 938 595</t>
   </si>
   <si>
     <t>2 284 304</t>
   </si>
   <si>
     <t>2 803 262</t>
   </si>
   <si>
     <t>3 246 708</t>
   </si>
   <si>
+    <t>3 103 691</t>
+  </si>
+  <si>
     <t>56 117</t>
   </si>
   <si>
     <t>56 633</t>
   </si>
   <si>
     <t>76 512</t>
   </si>
   <si>
     <t>74 296</t>
   </si>
   <si>
     <t>72 579</t>
   </si>
   <si>
     <t>72 747</t>
   </si>
   <si>
     <t>76 319</t>
   </si>
   <si>
     <t>73 157</t>
   </si>
   <si>
     <t>71 944</t>
@@ -1349,50 +1373,53 @@
   <si>
     <t>552 735</t>
   </si>
   <si>
     <t>809 402</t>
   </si>
   <si>
     <t>832 294</t>
   </si>
   <si>
     <t>1 198 503</t>
   </si>
   <si>
     <t>1 137 815</t>
   </si>
   <si>
     <t>1 237 628</t>
   </si>
   <si>
     <t>1 638 252</t>
   </si>
   <si>
     <t>2 083 096</t>
   </si>
   <si>
+    <t>1 993 562</t>
+  </si>
+  <si>
     <t>463 219</t>
   </si>
   <si>
     <t>505 254</t>
   </si>
   <si>
     <t>715 225</t>
   </si>
   <si>
     <t>897 575</t>
   </si>
   <si>
     <t>883 416</t>
   </si>
   <si>
     <t>881 682</t>
   </si>
   <si>
     <t>844 068</t>
   </si>
   <si>
     <t>897 731</t>
   </si>
   <si>
     <t>754 376</t>
@@ -1481,50 +1508,53 @@
   <si>
     <t>579 822</t>
   </si>
   <si>
     <t>681 240</t>
   </si>
   <si>
     <t>718 791</t>
   </si>
   <si>
     <t>679 220</t>
   </si>
   <si>
     <t>626 320</t>
   </si>
   <si>
     <t>1 019 422</t>
   </si>
   <si>
     <t>1 135 491</t>
   </si>
   <si>
     <t>1 146 915</t>
   </si>
   <si>
+    <t>1 087 826</t>
+  </si>
+  <si>
     <t>2 720</t>
   </si>
   <si>
     <t>3 016</t>
   </si>
   <si>
     <t>7 587</t>
   </si>
   <si>
     <t>8 600</t>
   </si>
   <si>
     <t>6 162</t>
   </si>
   <si>
     <t>6 924</t>
   </si>
   <si>
     <t>6 773</t>
   </si>
   <si>
     <t>8 395</t>
   </si>
   <si>
     <t>7 336</t>
@@ -1646,50 +1676,53 @@
   <si>
     <t>32 036</t>
   </si>
   <si>
     <t>8 399</t>
   </si>
   <si>
     <t>8 831</t>
   </si>
   <si>
     <t>17 414</t>
   </si>
   <si>
     <t>9 407</t>
   </si>
   <si>
     <t>12 196</t>
   </si>
   <si>
     <t>14 535</t>
   </si>
   <si>
     <t>15 825</t>
   </si>
   <si>
+    <t>21 495</t>
+  </si>
+  <si>
     <t>2 363 675</t>
   </si>
   <si>
     <t>2 697 970</t>
   </si>
   <si>
     <t>2 694 398</t>
   </si>
   <si>
     <t>3 077 113</t>
   </si>
   <si>
     <t>3 150 098</t>
   </si>
   <si>
     <t>2 864 997</t>
   </si>
   <si>
     <t>3 169 369</t>
   </si>
   <si>
     <t>3 127 052</t>
   </si>
   <si>
     <t>2 894 868</t>
@@ -1772,54 +1805,57 @@
   <si>
     <t>2 519 284</t>
   </si>
   <si>
     <t>3 196 843</t>
   </si>
   <si>
     <t>2 341 486</t>
   </si>
   <si>
     <t>1 988 660</t>
   </si>
   <si>
     <t>2 056 738</t>
   </si>
   <si>
     <t>2 686 122</t>
   </si>
   <si>
     <t>2 715 961</t>
   </si>
   <si>
     <t>2 191 882</t>
   </si>
   <si>
-    <t>2 185 505</t>
-[...2 lines deleted...]
-    <t>3 134 405</t>
+    <t>2 183 259</t>
+  </si>
+  <si>
+    <t>3 124 331</t>
+  </si>
+  <si>
+    <t>3 322 641</t>
   </si>
   <si>
     <t>2 093</t>
   </si>
   <si>
     <t>1 499</t>
   </si>
   <si>
     <t>1 618</t>
   </si>
   <si>
     <t>1 669</t>
   </si>
   <si>
     <t>1 460</t>
   </si>
   <si>
     <t>1 811</t>
   </si>
   <si>
     <t>1 731</t>
   </si>
   <si>
     <t>1 454</t>
   </si>
@@ -1841,50 +1877,53 @@
   <si>
     <t>1 039</t>
   </si>
   <si>
     <t>1 244</t>
   </si>
   <si>
     <t>2 213</t>
   </si>
   <si>
     <t>1 088</t>
   </si>
   <si>
     <t>1 500</t>
   </si>
   <si>
     <t>1 306</t>
   </si>
   <si>
     <t>1 186</t>
   </si>
   <si>
     <t>1 220</t>
   </si>
   <si>
+    <t>1 376</t>
+  </si>
+  <si>
     <t>2 362 928</t>
   </si>
   <si>
     <t>2 697 293</t>
   </si>
   <si>
     <t>2 692 306</t>
   </si>
   <si>
     <t>3 076 173</t>
   </si>
   <si>
     <t>3 148 599</t>
   </si>
   <si>
     <t>2 863 379</t>
   </si>
   <si>
     <t>3 167 700</t>
   </si>
   <si>
     <t>3 125 593</t>
   </si>
   <si>
     <t>2 893 058</t>
@@ -1967,54 +2006,57 @@
   <si>
     <t>2 518 544</t>
   </si>
   <si>
     <t>3 196 353</t>
   </si>
   <si>
     <t>2 340 613</t>
   </si>
   <si>
     <t>1 987 810</t>
   </si>
   <si>
     <t>2 055 744</t>
   </si>
   <si>
     <t>2 685 307</t>
   </si>
   <si>
     <t>2 714 776</t>
   </si>
   <si>
     <t>2 190 661</t>
   </si>
   <si>
-    <t>2 184 793</t>
-[...2 lines deleted...]
-    <t>3 133 911</t>
+    <t>2 182 548</t>
+  </si>
+  <si>
+    <t>3 123 837</t>
+  </si>
+  <si>
+    <t>3 321 265</t>
   </si>
   <si>
     <t>2 313 197</t>
   </si>
   <si>
     <t>2 231 639</t>
   </si>
   <si>
     <t>2 522 558</t>
   </si>
   <si>
     <t>2 660 650</t>
   </si>
   <si>
     <t>2 720 959</t>
   </si>
   <si>
     <t>2 869 308</t>
   </si>
   <si>
     <t>3 061 180</t>
   </si>
   <si>
     <t>3 040 620</t>
   </si>
@@ -2105,50 +2147,53 @@
   <si>
     <t>9 792 307</t>
   </si>
   <si>
     <t>9 969 896</t>
   </si>
   <si>
     <t>10 401 435</t>
   </si>
   <si>
     <t>10 725 428</t>
   </si>
   <si>
     <t>10 912 479</t>
   </si>
   <si>
     <t>11 920 319</t>
   </si>
   <si>
     <t>12 722 417</t>
   </si>
   <si>
     <t>12 522 252</t>
   </si>
   <si>
+    <t>13 667 833</t>
+  </si>
+  <si>
     <t>2 346 517</t>
   </si>
   <si>
     <t>2 255 323</t>
   </si>
   <si>
     <t>2 550 374</t>
   </si>
   <si>
     <t>2 683 209</t>
   </si>
   <si>
     <t>2 743 476</t>
   </si>
   <si>
     <t>2 891 770</t>
   </si>
   <si>
     <t>3 084 421</t>
   </si>
   <si>
     <t>3 063 562</t>
   </si>
   <si>
     <t>3 032 941</t>
@@ -2237,50 +2282,53 @@
   <si>
     <t>9 861 966</t>
   </si>
   <si>
     <t>10 039 327</t>
   </si>
   <si>
     <t>10 493 154</t>
   </si>
   <si>
     <t>10 846 264</t>
   </si>
   <si>
     <t>10 994 246</t>
   </si>
   <si>
     <t>12 155 217</t>
   </si>
   <si>
     <t>12 805 130</t>
   </si>
   <si>
     <t>13 266 685</t>
   </si>
   <si>
+    <t>13 745 514</t>
+  </si>
+  <si>
     <t>2 322 707</t>
   </si>
   <si>
     <t>2 230 241</t>
   </si>
   <si>
     <t>2 540 034</t>
   </si>
   <si>
     <t>2 611 236</t>
   </si>
   <si>
     <t>2 692 298</t>
   </si>
   <si>
     <t>2 862 776</t>
   </si>
   <si>
     <t>3 074 901</t>
   </si>
   <si>
     <t>3 054 575</t>
   </si>
   <si>
     <t>3 020 342</t>
@@ -2369,50 +2417,53 @@
   <si>
     <t>9 702 128</t>
   </si>
   <si>
     <t>9 864 356</t>
   </si>
   <si>
     <t>10 137 558</t>
   </si>
   <si>
     <t>10 743 496</t>
   </si>
   <si>
     <t>10 717 329</t>
   </si>
   <si>
     <t>12 015 142</t>
   </si>
   <si>
     <t>12 599 484</t>
   </si>
   <si>
     <t>13 124 360</t>
   </si>
   <si>
+    <t>13 365 449</t>
+  </si>
+  <si>
     <t>23 811</t>
   </si>
   <si>
     <t>25 081</t>
   </si>
   <si>
     <t>10 341</t>
   </si>
   <si>
     <t>71 973</t>
   </si>
   <si>
     <t>28 995</t>
   </si>
   <si>
     <t>9 521</t>
   </si>
   <si>
     <t>8 987</t>
   </si>
   <si>
     <t>12 599</t>
   </si>
   <si>
     <t>16 438</t>
@@ -2498,50 +2549,53 @@
   <si>
     <t>159 837</t>
   </si>
   <si>
     <t>174 971</t>
   </si>
   <si>
     <t>355 596</t>
   </si>
   <si>
     <t>102 768</t>
   </si>
   <si>
     <t>276 918</t>
   </si>
   <si>
     <t>140 076</t>
   </si>
   <si>
     <t>205 646</t>
   </si>
   <si>
     <t>142 325</t>
   </si>
   <si>
+    <t>380 065</t>
+  </si>
+  <si>
     <t>33 320</t>
   </si>
   <si>
     <t>23 683</t>
   </si>
   <si>
     <t>27 816</t>
   </si>
   <si>
     <t>22 558</t>
   </si>
   <si>
     <t>22 518</t>
   </si>
   <si>
     <t>22 463</t>
   </si>
   <si>
     <t>23 241</t>
   </si>
   <si>
     <t>22 942</t>
   </si>
   <si>
     <t>22 879</t>
@@ -2627,74 +2681,83 @@
   <si>
     <t>69 659</t>
   </si>
   <si>
     <t>69 431</t>
   </si>
   <si>
     <t>91 719</t>
   </si>
   <si>
     <t>120 836</t>
   </si>
   <si>
     <t>81 767</t>
   </si>
   <si>
     <t>234 898</t>
   </si>
   <si>
     <t>82 713</t>
   </si>
   <si>
     <t>744 433</t>
   </si>
   <si>
+    <t>77 681</t>
+  </si>
+  <si>
+    <t>1 247</t>
+  </si>
+  <si>
     <t>33 145</t>
   </si>
   <si>
     <t>23 529</t>
   </si>
   <si>
     <t>27 710</t>
   </si>
   <si>
     <t>22 475</t>
   </si>
   <si>
     <t>22 484</t>
   </si>
   <si>
     <t>22 459</t>
   </si>
   <si>
     <t>132 875</t>
   </si>
   <si>
     <t>81 497</t>
   </si>
   <si>
+    <t>76 434</t>
+  </si>
+  <si>
     <t>1 404 674</t>
   </si>
   <si>
     <t>1 472 258</t>
   </si>
   <si>
     <t>1 857 783</t>
   </si>
   <si>
     <t>2 123 878</t>
   </si>
   <si>
     <t>2 123 215</t>
   </si>
   <si>
     <t>2 183 002</t>
   </si>
   <si>
     <t>2 154 062</t>
   </si>
   <si>
     <t>2 284 495</t>
   </si>
   <si>
     <t>2 244 953</t>
@@ -2783,50 +2846,53 @@
   <si>
     <t>4 036 343</t>
   </si>
   <si>
     <t>4 022 152</t>
   </si>
   <si>
     <t>4 620 075</t>
   </si>
   <si>
     <t>4 553 115</t>
   </si>
   <si>
     <t>4 570 134</t>
   </si>
   <si>
     <t>4 931 317</t>
   </si>
   <si>
     <t>5 652 366</t>
   </si>
   <si>
     <t>5 830 878</t>
   </si>
   <si>
+    <t>6 043 912</t>
+  </si>
+  <si>
     <t>7 263</t>
   </si>
   <si>
     <t>7 906</t>
   </si>
   <si>
     <t>1 724</t>
   </si>
   <si>
     <t>1 763</t>
   </si>
   <si>
     <t>1 717</t>
   </si>
   <si>
     <t>1 773</t>
   </si>
   <si>
     <t>1 777</t>
   </si>
   <si>
     <t>11 759</t>
   </si>
   <si>
     <t>10 498</t>
@@ -2882,50 +2948,53 @@
   <si>
     <t>681 835</t>
   </si>
   <si>
     <t>738 730</t>
   </si>
   <si>
     <t>861 254</t>
   </si>
   <si>
     <t>899 812</t>
   </si>
   <si>
     <t>918 701</t>
   </si>
   <si>
     <t>957 666</t>
   </si>
   <si>
     <t>1 178 993</t>
   </si>
   <si>
     <t>1 236 821</t>
   </si>
   <si>
+    <t>1 264 405</t>
+  </si>
+  <si>
     <t>438 758</t>
   </si>
   <si>
     <t>440 385</t>
   </si>
   <si>
     <t>539 178</t>
   </si>
   <si>
     <t>602 786</t>
   </si>
   <si>
     <t>617 942</t>
   </si>
   <si>
     <t>660 189</t>
   </si>
   <si>
     <t>691 105</t>
   </si>
   <si>
     <t>686 441</t>
   </si>
   <si>
     <t>660 491</t>
@@ -3014,50 +3083,53 @@
   <si>
     <t>1 135 210</t>
   </si>
   <si>
     <t>1 222 834</t>
   </si>
   <si>
     <t>1 230 971</t>
   </si>
   <si>
     <t>1 263 141</t>
   </si>
   <si>
     <t>1 282 742</t>
   </si>
   <si>
     <t>1 401 562</t>
   </si>
   <si>
     <t>1 734 386</t>
   </si>
   <si>
     <t>1 697 035</t>
   </si>
   <si>
+    <t>1 946 588</t>
+  </si>
+  <si>
     <t>858 531</t>
   </si>
   <si>
     <t>914 183</t>
   </si>
   <si>
     <t>1 202 663</t>
   </si>
   <si>
     <t>1 399 621</t>
   </si>
   <si>
     <t>1 372 308</t>
   </si>
   <si>
     <t>1 387 198</t>
   </si>
   <si>
     <t>1 320 713</t>
   </si>
   <si>
     <t>1 452 386</t>
   </si>
   <si>
     <t>1 431 459</t>
@@ -3146,50 +3218,53 @@
   <si>
     <t>2 034 711</t>
   </si>
   <si>
     <t>1 880 253</t>
   </si>
   <si>
     <t>2 351 992</t>
   </si>
   <si>
     <t>2 220 256</t>
   </si>
   <si>
     <t>2 203 497</t>
   </si>
   <si>
     <t>2 410 252</t>
   </si>
   <si>
     <t>2 582 383</t>
   </si>
   <si>
     <t>2 745 941</t>
   </si>
   <si>
+    <t>2 683 887</t>
+  </si>
+  <si>
     <t>100 122</t>
   </si>
   <si>
     <t>109 783</t>
   </si>
   <si>
     <t>115 920</t>
   </si>
   <si>
     <t>121 453</t>
   </si>
   <si>
     <t>132 857</t>
   </si>
   <si>
     <t>134 863</t>
   </si>
   <si>
     <t>142 233</t>
   </si>
   <si>
     <t>145 664</t>
   </si>
   <si>
     <t>152 994</t>
@@ -3278,50 +3353,53 @@
   <si>
     <t>184 586</t>
   </si>
   <si>
     <t>180 336</t>
   </si>
   <si>
     <t>175 858</t>
   </si>
   <si>
     <t>169 906</t>
   </si>
   <si>
     <t>165 193</t>
   </si>
   <si>
     <t>161 837</t>
   </si>
   <si>
     <t>156 604</t>
   </si>
   <si>
     <t>151 080</t>
   </si>
   <si>
+    <t>149 033</t>
+  </si>
+  <si>
     <t>22 573</t>
   </si>
   <si>
     <t>32 514</t>
   </si>
   <si>
     <t>24 322</t>
   </si>
   <si>
     <t>21 733</t>
   </si>
   <si>
     <t>16 039</t>
   </si>
   <si>
     <t>18 012</t>
   </si>
   <si>
     <t>37 615</t>
   </si>
   <si>
     <t>37 612</t>
   </si>
   <si>
     <t>35 491</t>
@@ -3404,50 +3482,53 @@
   <si>
     <t>163 502</t>
   </si>
   <si>
     <t>44 858</t>
   </si>
   <si>
     <t>107 132</t>
   </si>
   <si>
     <t>10 169</t>
   </si>
   <si>
     <t>8 285</t>
   </si>
   <si>
     <t>5 768</t>
   </si>
   <si>
     <t>14 591</t>
   </si>
   <si>
     <t>4 786</t>
   </si>
   <si>
+    <t>5 692</t>
+  </si>
+  <si>
     <t>11 179</t>
   </si>
   <si>
     <t>11 181</t>
   </si>
   <si>
     <t>11 183</t>
   </si>
   <si>
     <t>7 421</t>
   </si>
   <si>
     <t>7 420</t>
   </si>
   <si>
     <t>7 419</t>
   </si>
   <si>
     <t>7 453</t>
   </si>
   <si>
     <t>36 327</t>
   </si>
   <si>
     <t>17 623</t>
@@ -3473,50 +3554,53 @@
   <si>
     <t>121 744</t>
   </si>
   <si>
     <t>27 788</t>
   </si>
   <si>
     <t>106 052</t>
   </si>
   <si>
     <t>6 585</t>
   </si>
   <si>
     <t>4 195</t>
   </si>
   <si>
     <t>4 335</t>
   </si>
   <si>
     <t>3 999</t>
   </si>
   <si>
     <t>4 074</t>
   </si>
   <si>
+    <t>3 946</t>
+  </si>
+  <si>
     <t>24 828</t>
   </si>
   <si>
     <t>25 319</t>
   </si>
   <si>
     <t>24 989</t>
   </si>
   <si>
     <t>25 482</t>
   </si>
   <si>
     <t>25 151</t>
   </si>
   <si>
     <t>121 702</t>
   </si>
   <si>
     <t>244 524</t>
   </si>
   <si>
     <t>244 962</t>
   </si>
   <si>
     <t>250 644</t>
@@ -3602,50 +3686,53 @@
   <si>
     <t>983 033</t>
   </si>
   <si>
     <t>803 138</t>
   </si>
   <si>
     <t>982 139</t>
   </si>
   <si>
     <t>983 518</t>
   </si>
   <si>
     <t>983 636</t>
   </si>
   <si>
     <t>983 614</t>
   </si>
   <si>
     <t>1 078 282</t>
   </si>
   <si>
     <t>1 078 870</t>
   </si>
   <si>
+    <t>1 059 286</t>
+  </si>
+  <si>
     <t>20 401</t>
   </si>
   <si>
     <t>20 810</t>
   </si>
   <si>
     <t>20 402</t>
   </si>
   <si>
     <t>20 811</t>
   </si>
   <si>
     <t>20 399</t>
   </si>
   <si>
     <t>116 863</t>
   </si>
   <si>
     <t>239 602</t>
   </si>
   <si>
     <t>239 949</t>
   </si>
   <si>
     <t>245 544</t>
@@ -3677,50 +3764,53 @@
   <si>
     <t>21 951</t>
   </si>
   <si>
     <t>22 006</t>
   </si>
   <si>
     <t>23 029</t>
   </si>
   <si>
     <t>24 241</t>
   </si>
   <si>
     <t>24 198</t>
   </si>
   <si>
     <t>24 005</t>
   </si>
   <si>
     <t>117 622</t>
   </si>
   <si>
     <t>116 990</t>
   </si>
   <si>
+    <t>99 149</t>
+  </si>
+  <si>
     <t>185 235</t>
   </si>
   <si>
     <t>207 725</t>
   </si>
   <si>
     <t>205 347</t>
   </si>
   <si>
     <t>211 110</t>
   </si>
   <si>
     <t>235 540</t>
   </si>
   <si>
     <t>252 201</t>
   </si>
   <si>
     <t>249 927</t>
   </si>
   <si>
     <t>283 007</t>
   </si>
   <si>
     <t>287 943</t>
@@ -3809,50 +3899,53 @@
   <si>
     <t>963 935</t>
   </si>
   <si>
     <t>976 340</t>
   </si>
   <si>
     <t>1 190 337</t>
   </si>
   <si>
     <t>1 330 710</t>
   </si>
   <si>
     <t>1 329 386</t>
   </si>
   <si>
     <t>1 342 820</t>
   </si>
   <si>
     <t>1 437 141</t>
   </si>
   <si>
     <t>1 423 728</t>
   </si>
   <si>
+    <t>1 443 665</t>
+  </si>
+  <si>
     <t>25 423</t>
   </si>
   <si>
     <t>25 429</t>
   </si>
   <si>
     <t>21 752</t>
   </si>
   <si>
     <t>21 726</t>
   </si>
   <si>
     <t>18 043</t>
   </si>
   <si>
     <t>14 441</t>
   </si>
   <si>
     <t>7 153</t>
   </si>
   <si>
     <t>9 753</t>
   </si>
   <si>
     <t>4 634</t>
@@ -3908,50 +4001,53 @@
   <si>
     <t>48 051</t>
   </si>
   <si>
     <t>50 594</t>
   </si>
   <si>
     <t>110 339</t>
   </si>
   <si>
     <t>126 760</t>
   </si>
   <si>
     <t>121 154</t>
   </si>
   <si>
     <t>138 635</t>
   </si>
   <si>
     <t>191 934</t>
   </si>
   <si>
     <t>182 920</t>
   </si>
   <si>
+    <t>204 680</t>
+  </si>
+  <si>
     <t>9 328</t>
   </si>
   <si>
     <t>65 087</t>
   </si>
   <si>
     <t>2 173</t>
   </si>
   <si>
     <t>27 744</t>
   </si>
   <si>
     <t>64 745</t>
   </si>
   <si>
     <t>4 974 759</t>
   </si>
   <si>
     <t>5 199 040</t>
   </si>
   <si>
     <t>5 641 685</t>
   </si>
   <si>
     <t>6 147 710</t>
@@ -4049,54 +4145,57 @@
   <si>
     <t>18 292 395</t>
   </si>
   <si>
     <t>18 997 395</t>
   </si>
   <si>
     <t>19 968 055</t>
   </si>
   <si>
     <t>21 022 340</t>
   </si>
   <si>
     <t>22 387 472</t>
   </si>
   <si>
     <t>24 148 686</t>
   </si>
   <si>
     <t>24 220 228</t>
   </si>
   <si>
     <t>25 594 613</t>
   </si>
   <si>
-    <t>27 432 118</t>
-[...2 lines deleted...]
-    <t>27 832 327</t>
+    <t>27 429 872</t>
+  </si>
+  <si>
+    <t>27 822 253</t>
+  </si>
+  <si>
+    <t>28 814 120</t>
   </si>
   <si>
     <t>109 833</t>
   </si>
   <si>
     <t>110 182</t>
   </si>
   <si>
     <t>126 567</t>
   </si>
   <si>
     <t>143 893</t>
   </si>
   <si>
     <t>144 554</t>
   </si>
   <si>
     <t>134 936</t>
   </si>
   <si>
     <t>140 414</t>
   </si>
   <si>
     <t>151 297</t>
   </si>
@@ -4187,50 +4286,53 @@
   <si>
     <t>569 796</t>
   </si>
   <si>
     <t>652 937</t>
   </si>
   <si>
     <t>752 765</t>
   </si>
   <si>
     <t>897 222</t>
   </si>
   <si>
     <t>988 433</t>
   </si>
   <si>
     <t>1 096 230</t>
   </si>
   <si>
     <t>1 189 035</t>
   </si>
   <si>
     <t>1 343 007</t>
   </si>
   <si>
+    <t>1 439 364</t>
+  </si>
+  <si>
     <t>4 701 235</t>
   </si>
   <si>
     <t>4 922 977</t>
   </si>
   <si>
     <t>5 358 712</t>
   </si>
   <si>
     <t>5 828 276</t>
   </si>
   <si>
     <t>6 060 774</t>
   </si>
   <si>
     <t>6 222 831</t>
   </si>
   <si>
     <t>6 497 555</t>
   </si>
   <si>
     <t>6 685 955</t>
   </si>
   <si>
     <t>6 839 945</t>
@@ -4313,54 +4415,57 @@
   <si>
     <t>17 227 967</t>
   </si>
   <si>
     <t>17 864 654</t>
   </si>
   <si>
     <t>18 901 738</t>
   </si>
   <si>
     <t>19 994 810</t>
   </si>
   <si>
     <t>21 195 130</t>
   </si>
   <si>
     <t>22 810 718</t>
   </si>
   <si>
     <t>22 807 349</t>
   </si>
   <si>
     <t>24 064 744</t>
   </si>
   <si>
-    <t>25 789 316</t>
-[...2 lines deleted...]
-    <t>26 023 846</t>
+    <t>25 787 071</t>
+  </si>
+  <si>
+    <t>26 013 772</t>
+  </si>
+  <si>
+    <t>26 928 948</t>
   </si>
   <si>
     <t>163 691</t>
   </si>
   <si>
     <t>165 881</t>
   </si>
   <si>
     <t>156 405</t>
   </si>
   <si>
     <t>175 540</t>
   </si>
   <si>
     <t>181 955</t>
   </si>
   <si>
     <t>207 491</t>
   </si>
   <si>
     <t>209 491</t>
   </si>
   <si>
     <t>201 957</t>
   </si>
@@ -4451,50 +4556,53 @@
   <si>
     <t>496 521</t>
   </si>
   <si>
     <t>374 593</t>
   </si>
   <si>
     <t>439 577</t>
   </si>
   <si>
     <t>440 746</t>
   </si>
   <si>
     <t>424 447</t>
   </si>
   <si>
     <t>433 639</t>
   </si>
   <si>
     <t>453 766</t>
   </si>
   <si>
     <t>465 473</t>
   </si>
   <si>
+    <t>445 809</t>
+  </si>
+  <si>
     <t>8 150</t>
   </si>
   <si>
     <t>7 264</t>
   </si>
   <si>
     <t>5 365</t>
   </si>
   <si>
     <t>6 812</t>
   </si>
   <si>
     <t>6 563</t>
   </si>
   <si>
     <t>7 338</t>
   </si>
   <si>
     <t>5 597</t>
   </si>
   <si>
     <t>6 366</t>
   </si>
   <si>
     <t>5 555</t>
@@ -4580,50 +4688,53 @@
   <si>
     <t>2 755</t>
   </si>
   <si>
     <t>1 210</t>
   </si>
   <si>
     <t>1 414</t>
   </si>
   <si>
     <t>1 310</t>
   </si>
   <si>
     <t>4 056</t>
   </si>
   <si>
     <t>5 424</t>
   </si>
   <si>
     <t>5 431</t>
   </si>
   <si>
     <t>5 662</t>
   </si>
   <si>
+    <t>4 101</t>
+  </si>
+  <si>
     <t>705 398</t>
   </si>
   <si>
     <t>718 928</t>
   </si>
   <si>
     <t>800 094</t>
   </si>
   <si>
     <t>885 639</t>
   </si>
   <si>
     <t>893 062</t>
   </si>
   <si>
     <t>897 837</t>
   </si>
   <si>
     <t>920 234</t>
   </si>
   <si>
     <t>924 133</t>
   </si>
   <si>
     <t>930 833</t>
@@ -4709,51 +4820,54 @@
   <si>
     <t>2 164 286</t>
   </si>
   <si>
     <t>2 215 847</t>
   </si>
   <si>
     <t>2 140 764</t>
   </si>
   <si>
     <t>2 274 651</t>
   </si>
   <si>
     <t>2 219 982</t>
   </si>
   <si>
     <t>2 345 541</t>
   </si>
   <si>
     <t>2 543 182</t>
   </si>
   <si>
     <t>2 748 342</t>
   </si>
   <si>
-    <t>2 775 310</t>
+    <t>2 773 137</t>
+  </si>
+  <si>
+    <t>2 898 632</t>
   </si>
   <si>
     <t>-253 925</t>
   </si>
   <si>
     <t>-273 076</t>
   </si>
   <si>
     <t>-383 678</t>
   </si>
   <si>
     <t>-347 108</t>
   </si>
   <si>
     <t>-452 672</t>
   </si>
   <si>
     <t>-596 700</t>
   </si>
   <si>
     <t>-646 639</t>
   </si>
   <si>
     <t>-729 337</t>
   </si>
@@ -4841,51 +4955,54 @@
   <si>
     <t>-1 532 753</t>
   </si>
   <si>
     <t>-2 027 190</t>
   </si>
   <si>
     <t>-1 888 434</t>
   </si>
   <si>
     <t>-2 229 684</t>
   </si>
   <si>
     <t>-2 379 421</t>
   </si>
   <si>
     <t>-2 354 930</t>
   </si>
   <si>
     <t>-2 629 163</t>
   </si>
   <si>
     <t>-2 753 721</t>
   </si>
   <si>
-    <t>-3 029 611</t>
+    <t>-3 027 438</t>
+  </si>
+  <si>
+    <t>-3 100 147</t>
   </si>
   <si>
     <t>Примечание</t>
   </si>
   <si>
     <t>* Включаются счета ипотечных организаций, Банка Развития Казахстана, страховых (перестраховочных) организаций, средства ЕНПФ и собственные активы ЕНПФ</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -5309,75 +5426,75 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AS61"/>
+  <dimension ref="A1:AT61"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
-      <selection activeCell="B4" sqref="B4:AS58"/>
+      <selection activeCell="B4" sqref="B4:AT58"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="36.5703125" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:45">
+    <row r="1" spans="1:46">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:45">
+    <row r="2" spans="1:46">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="3" spans="1:45">
+    <row r="3" spans="1:46">
       <c r="A3" s="2"/>
     </row>
-    <row r="4" spans="1:45">
+    <row r="4" spans="1:46">
       <c r="A4" s="3"/>
       <c r="B4" s="8" t="s">
         <v>37</v>
       </c>
       <c r="C4" s="8" t="s">
         <v>38</v>
       </c>
       <c r="D4" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E4" s="8" t="s">
         <v>40</v>
       </c>
       <c r="F4" s="8" t="s">
         <v>41</v>
       </c>
       <c r="G4" s="8" t="s">
         <v>42</v>
       </c>
       <c r="H4" s="8" t="s">
         <v>43</v>
       </c>
       <c r="I4" s="8" t="s">
         <v>44</v>
       </c>
@@ -5467,737 +5584,755 @@
       </c>
       <c r="AL4" s="8" t="s">
         <v>73</v>
       </c>
       <c r="AM4" s="8" t="s">
         <v>74</v>
       </c>
       <c r="AN4" s="8" t="s">
         <v>75</v>
       </c>
       <c r="AO4" s="8" t="s">
         <v>76</v>
       </c>
       <c r="AP4" s="8" t="s">
         <v>77</v>
       </c>
       <c r="AQ4" s="8" t="s">
         <v>78</v>
       </c>
       <c r="AR4" s="8" t="s">
         <v>79</v>
       </c>
       <c r="AS4" s="8" t="s">
         <v>80</v>
       </c>
+      <c r="AT4" s="8" t="s">
+        <v>81</v>
+      </c>
     </row>
-    <row r="5" spans="1:45">
+    <row r="5" spans="1:46">
       <c r="A5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="8" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C5" s="8" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="D5" s="8" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="E5" s="8" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="F5" s="8" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="G5" s="8" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="H5" s="8" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="I5" s="8" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="J5" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="K5" s="8" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="L5" s="8" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="M5" s="8" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="N5" s="8" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="O5" s="8" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="P5" s="8" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="Q5" s="8" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="R5" s="8" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="S5" s="8" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="T5" s="8" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="U5" s="8" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="V5" s="8" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="W5" s="8" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="X5" s="8" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="Y5" s="8" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="Z5" s="8" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AA5" s="8" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="AB5" s="8" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="AC5" s="8" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AD5" s="8" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="AE5" s="8" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="AF5" s="8" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AG5" s="8" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="AH5" s="8" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="AI5" s="8" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="AJ5" s="8" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="AK5" s="8" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="AL5" s="8" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="AM5" s="8" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="AN5" s="8" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="AO5" s="8" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="AP5" s="8" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="AQ5" s="8" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="AR5" s="8" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="AS5" s="8" t="s">
-        <v>124</v>
+        <v>125</v>
+      </c>
+      <c r="AT5" s="8" t="s">
+        <v>126</v>
       </c>
     </row>
-    <row r="6" spans="1:45">
+    <row r="6" spans="1:46">
       <c r="A6" s="5" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="8" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="C6" s="8" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="D6" s="8" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="E6" s="8" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="F6" s="8" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="G6" s="8" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="H6" s="8" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="I6" s="8" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="J6" s="8" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="K6" s="8" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="L6" s="8" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="M6" s="8" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="N6" s="8" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="O6" s="8" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="P6" s="8" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="Q6" s="8" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="R6" s="8" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="S6" s="8" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="T6" s="8" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="U6" s="8" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="V6" s="8" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="W6" s="8" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="X6" s="8" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="Y6" s="8" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="Z6" s="8" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="AA6" s="8" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="AB6" s="8" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="AC6" s="8" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="AD6" s="8" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="AE6" s="8" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="AF6" s="8" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="AG6" s="8" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="AH6" s="8" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="AI6" s="8" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="AJ6" s="8" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="AK6" s="8" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="AL6" s="8" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="AM6" s="8" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="AN6" s="8" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="AO6" s="8" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="AP6" s="8" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="AQ6" s="8" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="AR6" s="8" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="AS6" s="8" t="s">
-        <v>168</v>
+        <v>170</v>
+      </c>
+      <c r="AT6" s="8" t="s">
+        <v>171</v>
       </c>
     </row>
-    <row r="7" spans="1:45">
+    <row r="7" spans="1:46">
       <c r="A7" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="8">
         <v>414</v>
       </c>
       <c r="C7" s="8">
         <v>22</v>
       </c>
       <c r="D7" s="8" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="E7" s="8">
         <v>675</v>
       </c>
       <c r="F7" s="8">
         <v>634</v>
       </c>
       <c r="G7" s="8">
         <v>966</v>
       </c>
       <c r="H7" s="8">
         <v>195</v>
       </c>
       <c r="I7" s="8">
         <v>249</v>
       </c>
       <c r="J7" s="8">
         <v>324</v>
       </c>
       <c r="K7" s="8">
         <v>59</v>
       </c>
       <c r="L7" s="8">
         <v>132</v>
       </c>
       <c r="M7" s="8">
         <v>427</v>
       </c>
       <c r="N7" s="8">
         <v>54</v>
       </c>
       <c r="O7" s="8">
         <v>108</v>
       </c>
       <c r="P7" s="8">
         <v>114</v>
       </c>
       <c r="Q7" s="8">
         <v>16</v>
       </c>
       <c r="R7" s="8">
         <v>0</v>
       </c>
       <c r="S7" s="8">
         <v>381</v>
       </c>
       <c r="T7" s="8" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="U7" s="8" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="V7" s="8">
         <v>77</v>
       </c>
       <c r="W7" s="8">
         <v>5</v>
       </c>
       <c r="X7" s="8">
         <v>0</v>
       </c>
       <c r="Y7" s="8" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="Z7" s="8">
         <v>0</v>
       </c>
       <c r="AA7" s="8">
         <v>0</v>
       </c>
       <c r="AB7" s="8">
         <v>54</v>
       </c>
       <c r="AC7" s="8" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="AD7" s="8">
         <v>439</v>
       </c>
       <c r="AE7" s="8">
         <v>250</v>
       </c>
       <c r="AF7" s="8" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="AG7" s="8" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="AH7" s="8">
         <v>402</v>
       </c>
       <c r="AI7" s="8" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="AJ7" s="8">
         <v>625</v>
       </c>
       <c r="AK7" s="8" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="AL7" s="8">
         <v>570</v>
       </c>
       <c r="AM7" s="8">
         <v>418</v>
       </c>
       <c r="AN7" s="8">
         <v>54</v>
       </c>
       <c r="AO7" s="8">
         <v>6</v>
       </c>
       <c r="AP7" s="8">
         <v>23</v>
       </c>
       <c r="AQ7" s="8" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="AR7" s="8">
         <v>0</v>
       </c>
       <c r="AS7" s="8">
         <v>48</v>
       </c>
+      <c r="AT7" s="8">
+        <v>616</v>
+      </c>
     </row>
-    <row r="8" spans="1:45">
+    <row r="8" spans="1:46">
       <c r="A8" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="8" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="C8" s="8" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="D8" s="8" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="E8" s="8" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="F8" s="8" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="G8" s="8" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="H8" s="8" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="I8" s="8" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="J8" s="8" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="K8" s="8" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="L8" s="8" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="M8" s="8" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="N8" s="8" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="O8" s="8" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="P8" s="8" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="Q8" s="8" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="R8" s="8" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="S8" s="8" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="T8" s="8" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="U8" s="8" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="V8" s="8" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="W8" s="8" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="X8" s="8" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="Y8" s="8" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="Z8" s="8" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="AA8" s="8" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="AB8" s="8" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="AC8" s="8" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="AD8" s="8" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="AE8" s="8" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="AF8" s="8" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="AG8" s="8" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="AH8" s="8" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="AI8" s="8" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="AJ8" s="8" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="AK8" s="8" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="AL8" s="8" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="AM8" s="8" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="AN8" s="8" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="AO8" s="8" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="AP8" s="8" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="AQ8" s="8" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="AR8" s="8" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="AS8" s="8" t="s">
-        <v>222</v>
+        <v>225</v>
+      </c>
+      <c r="AT8" s="8" t="s">
+        <v>226</v>
       </c>
     </row>
-    <row r="9" spans="1:45">
+    <row r="9" spans="1:46">
       <c r="A9" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="8" t="s">
-        <v>223</v>
+        <v>227</v>
       </c>
       <c r="C9" s="8" t="s">
-        <v>224</v>
+        <v>228</v>
       </c>
       <c r="D9" s="8" t="s">
-        <v>225</v>
+        <v>229</v>
       </c>
       <c r="E9" s="8" t="s">
-        <v>226</v>
+        <v>230</v>
       </c>
       <c r="F9" s="8" t="s">
-        <v>227</v>
+        <v>231</v>
       </c>
       <c r="G9" s="8" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
       <c r="H9" s="8" t="s">
-        <v>229</v>
+        <v>233</v>
       </c>
       <c r="I9" s="8" t="s">
-        <v>230</v>
+        <v>234</v>
       </c>
       <c r="J9" s="8" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
       <c r="K9" s="8" t="s">
-        <v>232</v>
+        <v>236</v>
       </c>
       <c r="L9" s="8" t="s">
-        <v>233</v>
+        <v>237</v>
       </c>
       <c r="M9" s="8" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
       <c r="N9" s="8" t="s">
-        <v>235</v>
+        <v>239</v>
       </c>
       <c r="O9" s="8" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
       <c r="P9" s="8" t="s">
-        <v>237</v>
+        <v>241</v>
       </c>
       <c r="Q9" s="8" t="s">
-        <v>238</v>
+        <v>242</v>
       </c>
       <c r="R9" s="8" t="s">
-        <v>239</v>
+        <v>243</v>
       </c>
       <c r="S9" s="8" t="s">
-        <v>240</v>
+        <v>244</v>
       </c>
       <c r="T9" s="8" t="s">
-        <v>241</v>
+        <v>245</v>
       </c>
       <c r="U9" s="8" t="s">
-        <v>242</v>
+        <v>246</v>
       </c>
       <c r="V9" s="8" t="s">
-        <v>243</v>
+        <v>247</v>
       </c>
       <c r="W9" s="8" t="s">
-        <v>244</v>
+        <v>248</v>
       </c>
       <c r="X9" s="8" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
       <c r="Y9" s="8" t="s">
-        <v>246</v>
+        <v>250</v>
       </c>
       <c r="Z9" s="8" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
       <c r="AA9" s="8" t="s">
-        <v>248</v>
+        <v>252</v>
       </c>
       <c r="AB9" s="8" t="s">
-        <v>249</v>
+        <v>253</v>
       </c>
       <c r="AC9" s="8" t="s">
-        <v>250</v>
+        <v>254</v>
       </c>
       <c r="AD9" s="8" t="s">
-        <v>251</v>
+        <v>255</v>
       </c>
       <c r="AE9" s="8" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
       <c r="AF9" s="8" t="s">
-        <v>253</v>
+        <v>257</v>
       </c>
       <c r="AG9" s="8" t="s">
-        <v>254</v>
+        <v>258</v>
       </c>
       <c r="AH9" s="8" t="s">
-        <v>255</v>
+        <v>259</v>
       </c>
       <c r="AI9" s="8" t="s">
-        <v>256</v>
+        <v>260</v>
       </c>
       <c r="AJ9" s="8" t="s">
-        <v>257</v>
+        <v>261</v>
       </c>
       <c r="AK9" s="8" t="s">
-        <v>258</v>
+        <v>262</v>
       </c>
       <c r="AL9" s="8" t="s">
-        <v>259</v>
+        <v>263</v>
       </c>
       <c r="AM9" s="8" t="s">
-        <v>260</v>
+        <v>264</v>
       </c>
       <c r="AN9" s="8" t="s">
-        <v>261</v>
+        <v>265</v>
       </c>
       <c r="AO9" s="8" t="s">
-        <v>262</v>
+        <v>266</v>
       </c>
       <c r="AP9" s="8" t="s">
-        <v>263</v>
+        <v>267</v>
       </c>
       <c r="AQ9" s="8" t="s">
-        <v>264</v>
+        <v>268</v>
       </c>
       <c r="AR9" s="8" t="s">
-        <v>265</v>
+        <v>269</v>
       </c>
       <c r="AS9" s="8" t="s">
-        <v>266</v>
+        <v>270</v>
+      </c>
+      <c r="AT9" s="8" t="s">
+        <v>271</v>
       </c>
     </row>
-    <row r="10" spans="1:45">
+    <row r="10" spans="1:46">
       <c r="A10" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="8">
         <v>0</v>
       </c>
       <c r="C10" s="8">
         <v>0</v>
       </c>
       <c r="D10" s="8">
         <v>0</v>
       </c>
       <c r="E10" s="8">
         <v>0</v>
       </c>
       <c r="F10" s="8">
         <v>0</v>
       </c>
       <c r="G10" s="8">
         <v>0</v>
       </c>
       <c r="H10" s="8">
         <v>0</v>
       </c>
       <c r="I10" s="8">
@@ -6212,129 +6347,132 @@
       <c r="L10" s="8">
         <v>0</v>
       </c>
       <c r="M10" s="8">
         <v>0</v>
       </c>
       <c r="N10" s="8">
         <v>0</v>
       </c>
       <c r="O10" s="8">
         <v>0</v>
       </c>
       <c r="P10" s="8">
         <v>0</v>
       </c>
       <c r="Q10" s="8">
         <v>0</v>
       </c>
       <c r="R10" s="8">
         <v>0</v>
       </c>
       <c r="S10" s="8">
         <v>0</v>
       </c>
       <c r="T10" s="8" t="s">
-        <v>267</v>
+        <v>272</v>
       </c>
       <c r="U10" s="8" t="s">
-        <v>268</v>
+        <v>273</v>
       </c>
       <c r="V10" s="8" t="s">
-        <v>269</v>
+        <v>274</v>
       </c>
       <c r="W10" s="8" t="s">
-        <v>270</v>
+        <v>275</v>
       </c>
       <c r="X10" s="8" t="s">
-        <v>271</v>
+        <v>276</v>
       </c>
       <c r="Y10" s="8" t="s">
-        <v>272</v>
+        <v>277</v>
       </c>
       <c r="Z10" s="8" t="s">
-        <v>273</v>
+        <v>278</v>
       </c>
       <c r="AA10" s="8" t="s">
-        <v>274</v>
+        <v>279</v>
       </c>
       <c r="AB10" s="8" t="s">
-        <v>275</v>
+        <v>280</v>
       </c>
       <c r="AC10" s="8" t="s">
-        <v>276</v>
+        <v>281</v>
       </c>
       <c r="AD10" s="8" t="s">
-        <v>277</v>
+        <v>282</v>
       </c>
       <c r="AE10" s="8" t="s">
-        <v>278</v>
+        <v>283</v>
       </c>
       <c r="AF10" s="8" t="s">
-        <v>279</v>
+        <v>284</v>
       </c>
       <c r="AG10" s="8" t="s">
-        <v>280</v>
+        <v>285</v>
       </c>
       <c r="AH10" s="8" t="s">
-        <v>281</v>
+        <v>286</v>
       </c>
       <c r="AI10" s="8" t="s">
-        <v>282</v>
+        <v>287</v>
       </c>
       <c r="AJ10" s="8" t="s">
-        <v>283</v>
+        <v>288</v>
       </c>
       <c r="AK10" s="8" t="s">
-        <v>284</v>
+        <v>289</v>
       </c>
       <c r="AL10" s="8" t="s">
-        <v>285</v>
+        <v>290</v>
       </c>
       <c r="AM10" s="8" t="s">
-        <v>286</v>
+        <v>291</v>
       </c>
       <c r="AN10" s="8" t="s">
-        <v>287</v>
+        <v>292</v>
       </c>
       <c r="AO10" s="8" t="s">
-        <v>288</v>
+        <v>293</v>
       </c>
       <c r="AP10" s="8" t="s">
-        <v>289</v>
+        <v>294</v>
       </c>
       <c r="AQ10" s="8" t="s">
-        <v>290</v>
+        <v>295</v>
       </c>
       <c r="AR10" s="8" t="s">
-        <v>291</v>
+        <v>296</v>
       </c>
       <c r="AS10" s="8" t="s">
-        <v>292</v>
+        <v>297</v>
+      </c>
+      <c r="AT10" s="8" t="s">
+        <v>298</v>
       </c>
     </row>
-    <row r="11" spans="1:45">
+    <row r="11" spans="1:46">
       <c r="A11" s="3" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="8">
         <v>311</v>
       </c>
       <c r="C11" s="8">
         <v>261</v>
       </c>
       <c r="D11" s="8">
         <v>129</v>
       </c>
       <c r="E11" s="8">
         <v>430</v>
       </c>
       <c r="F11" s="8">
         <v>182</v>
       </c>
       <c r="G11" s="8">
         <v>450</v>
       </c>
       <c r="H11" s="8">
         <v>170</v>
       </c>
       <c r="I11" s="8">
@@ -6346,406 +6484,415 @@
       <c r="K11" s="8">
         <v>399</v>
       </c>
       <c r="L11" s="8">
         <v>0</v>
       </c>
       <c r="M11" s="8">
         <v>0</v>
       </c>
       <c r="N11" s="8">
         <v>0</v>
       </c>
       <c r="O11" s="8">
         <v>0</v>
       </c>
       <c r="P11" s="8">
         <v>0</v>
       </c>
       <c r="Q11" s="8">
         <v>0</v>
       </c>
       <c r="R11" s="8">
         <v>0</v>
       </c>
       <c r="S11" s="8" t="s">
-        <v>293</v>
+        <v>299</v>
       </c>
       <c r="T11" s="8" t="s">
-        <v>294</v>
+        <v>300</v>
       </c>
       <c r="U11" s="8">
         <v>0</v>
       </c>
       <c r="V11" s="8" t="s">
-        <v>295</v>
+        <v>301</v>
       </c>
       <c r="W11" s="8">
         <v>0</v>
       </c>
       <c r="X11" s="8">
         <v>0</v>
       </c>
       <c r="Y11" s="8">
         <v>0</v>
       </c>
       <c r="Z11" s="8">
         <v>0</v>
       </c>
       <c r="AA11" s="8" t="s">
-        <v>296</v>
+        <v>302</v>
       </c>
       <c r="AB11" s="8">
         <v>0</v>
       </c>
       <c r="AC11" s="8">
         <v>0</v>
       </c>
       <c r="AD11" s="8">
         <v>0</v>
       </c>
       <c r="AE11" s="8">
         <v>0</v>
       </c>
       <c r="AF11" s="8">
         <v>0</v>
       </c>
       <c r="AG11" s="8">
         <v>0</v>
       </c>
       <c r="AH11" s="8">
         <v>0</v>
       </c>
       <c r="AI11" s="8" t="s">
-        <v>297</v>
+        <v>303</v>
       </c>
       <c r="AJ11" s="8">
         <v>0</v>
       </c>
       <c r="AK11" s="8">
         <v>0</v>
       </c>
       <c r="AL11" s="8">
         <v>3</v>
       </c>
       <c r="AM11" s="8">
         <v>0</v>
       </c>
       <c r="AN11" s="8">
         <v>538</v>
       </c>
       <c r="AO11" s="8">
         <v>0</v>
       </c>
       <c r="AP11" s="8">
         <v>0</v>
       </c>
       <c r="AQ11" s="8">
         <v>0</v>
       </c>
       <c r="AR11" s="8">
         <v>0</v>
       </c>
       <c r="AS11" s="8">
         <v>0</v>
       </c>
+      <c r="AT11" s="8">
+        <v>0</v>
+      </c>
     </row>
-    <row r="12" spans="1:45">
+    <row r="12" spans="1:46">
       <c r="A12" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="8" t="s">
-        <v>298</v>
+        <v>304</v>
       </c>
       <c r="C12" s="8" t="s">
-        <v>299</v>
+        <v>305</v>
       </c>
       <c r="D12" s="8" t="s">
-        <v>300</v>
+        <v>306</v>
       </c>
       <c r="E12" s="8" t="s">
-        <v>301</v>
+        <v>307</v>
       </c>
       <c r="F12" s="8" t="s">
-        <v>302</v>
+        <v>308</v>
       </c>
       <c r="G12" s="8" t="s">
-        <v>303</v>
+        <v>309</v>
       </c>
       <c r="H12" s="8" t="s">
-        <v>304</v>
+        <v>310</v>
       </c>
       <c r="I12" s="8" t="s">
-        <v>305</v>
+        <v>311</v>
       </c>
       <c r="J12" s="8" t="s">
-        <v>306</v>
+        <v>312</v>
       </c>
       <c r="K12" s="8" t="s">
-        <v>307</v>
+        <v>313</v>
       </c>
       <c r="L12" s="8" t="s">
-        <v>308</v>
+        <v>314</v>
       </c>
       <c r="M12" s="8" t="s">
-        <v>309</v>
+        <v>315</v>
       </c>
       <c r="N12" s="8" t="s">
-        <v>310</v>
+        <v>316</v>
       </c>
       <c r="O12" s="8" t="s">
-        <v>311</v>
+        <v>317</v>
       </c>
       <c r="P12" s="8" t="s">
-        <v>312</v>
+        <v>318</v>
       </c>
       <c r="Q12" s="8" t="s">
-        <v>313</v>
+        <v>319</v>
       </c>
       <c r="R12" s="8" t="s">
-        <v>314</v>
+        <v>320</v>
       </c>
       <c r="S12" s="8" t="s">
-        <v>315</v>
+        <v>321</v>
       </c>
       <c r="T12" s="8" t="s">
-        <v>316</v>
+        <v>322</v>
       </c>
       <c r="U12" s="8" t="s">
-        <v>317</v>
+        <v>323</v>
       </c>
       <c r="V12" s="8" t="s">
-        <v>318</v>
+        <v>324</v>
       </c>
       <c r="W12" s="8" t="s">
-        <v>319</v>
+        <v>325</v>
       </c>
       <c r="X12" s="8" t="s">
-        <v>320</v>
+        <v>326</v>
       </c>
       <c r="Y12" s="8" t="s">
-        <v>321</v>
+        <v>327</v>
       </c>
       <c r="Z12" s="8" t="s">
-        <v>322</v>
+        <v>328</v>
       </c>
       <c r="AA12" s="8" t="s">
-        <v>323</v>
+        <v>329</v>
       </c>
       <c r="AB12" s="8" t="s">
-        <v>324</v>
+        <v>330</v>
       </c>
       <c r="AC12" s="8" t="s">
-        <v>325</v>
+        <v>331</v>
       </c>
       <c r="AD12" s="8" t="s">
-        <v>326</v>
+        <v>332</v>
       </c>
       <c r="AE12" s="8" t="s">
-        <v>327</v>
+        <v>333</v>
       </c>
       <c r="AF12" s="8" t="s">
-        <v>328</v>
+        <v>334</v>
       </c>
       <c r="AG12" s="8" t="s">
-        <v>329</v>
+        <v>335</v>
       </c>
       <c r="AH12" s="8" t="s">
-        <v>330</v>
+        <v>336</v>
       </c>
       <c r="AI12" s="8" t="s">
-        <v>331</v>
+        <v>337</v>
       </c>
       <c r="AJ12" s="8" t="s">
-        <v>332</v>
+        <v>338</v>
       </c>
       <c r="AK12" s="8" t="s">
-        <v>333</v>
+        <v>339</v>
       </c>
       <c r="AL12" s="8" t="s">
-        <v>334</v>
+        <v>340</v>
       </c>
       <c r="AM12" s="8" t="s">
-        <v>335</v>
+        <v>341</v>
       </c>
       <c r="AN12" s="8" t="s">
-        <v>336</v>
+        <v>342</v>
       </c>
       <c r="AO12" s="8" t="s">
-        <v>337</v>
+        <v>343</v>
       </c>
       <c r="AP12" s="8" t="s">
-        <v>338</v>
+        <v>344</v>
       </c>
       <c r="AQ12" s="8" t="s">
-        <v>339</v>
+        <v>345</v>
       </c>
       <c r="AR12" s="8" t="s">
-        <v>340</v>
+        <v>346</v>
       </c>
       <c r="AS12" s="8" t="s">
-        <v>341</v>
+        <v>347</v>
+      </c>
+      <c r="AT12" s="8" t="s">
+        <v>348</v>
       </c>
     </row>
-    <row r="13" spans="1:45">
+    <row r="13" spans="1:46">
       <c r="A13" s="5" t="s">
         <v>10</v>
       </c>
       <c r="B13" s="8" t="s">
-        <v>342</v>
+        <v>349</v>
       </c>
       <c r="C13" s="8" t="s">
-        <v>343</v>
+        <v>350</v>
       </c>
       <c r="D13" s="8" t="s">
-        <v>344</v>
+        <v>351</v>
       </c>
       <c r="E13" s="8" t="s">
-        <v>345</v>
+        <v>352</v>
       </c>
       <c r="F13" s="8" t="s">
-        <v>346</v>
+        <v>353</v>
       </c>
       <c r="G13" s="8" t="s">
-        <v>347</v>
+        <v>354</v>
       </c>
       <c r="H13" s="8" t="s">
-        <v>348</v>
+        <v>355</v>
       </c>
       <c r="I13" s="8" t="s">
-        <v>349</v>
+        <v>356</v>
       </c>
       <c r="J13" s="8" t="s">
-        <v>350</v>
+        <v>357</v>
       </c>
       <c r="K13" s="8" t="s">
-        <v>351</v>
+        <v>358</v>
       </c>
       <c r="L13" s="8" t="s">
-        <v>352</v>
+        <v>359</v>
       </c>
       <c r="M13" s="8" t="s">
-        <v>353</v>
+        <v>360</v>
       </c>
       <c r="N13" s="8" t="s">
-        <v>354</v>
+        <v>361</v>
       </c>
       <c r="O13" s="8" t="s">
-        <v>355</v>
+        <v>362</v>
       </c>
       <c r="P13" s="8" t="s">
-        <v>356</v>
+        <v>363</v>
       </c>
       <c r="Q13" s="8" t="s">
-        <v>357</v>
+        <v>364</v>
       </c>
       <c r="R13" s="8" t="s">
-        <v>358</v>
+        <v>365</v>
       </c>
       <c r="S13" s="8" t="s">
-        <v>359</v>
+        <v>366</v>
       </c>
       <c r="T13" s="8" t="s">
-        <v>360</v>
+        <v>367</v>
       </c>
       <c r="U13" s="8" t="s">
-        <v>361</v>
+        <v>368</v>
       </c>
       <c r="V13" s="8" t="s">
-        <v>362</v>
+        <v>369</v>
       </c>
       <c r="W13" s="8" t="s">
-        <v>363</v>
+        <v>370</v>
       </c>
       <c r="X13" s="8" t="s">
-        <v>364</v>
+        <v>371</v>
       </c>
       <c r="Y13" s="8" t="s">
-        <v>365</v>
+        <v>372</v>
       </c>
       <c r="Z13" s="8" t="s">
-        <v>366</v>
+        <v>373</v>
       </c>
       <c r="AA13" s="8" t="s">
-        <v>367</v>
+        <v>374</v>
       </c>
       <c r="AB13" s="8" t="s">
-        <v>368</v>
+        <v>375</v>
       </c>
       <c r="AC13" s="8" t="s">
-        <v>369</v>
+        <v>376</v>
       </c>
       <c r="AD13" s="8" t="s">
-        <v>370</v>
+        <v>377</v>
       </c>
       <c r="AE13" s="8" t="s">
-        <v>371</v>
+        <v>378</v>
       </c>
       <c r="AF13" s="8" t="s">
-        <v>372</v>
+        <v>379</v>
       </c>
       <c r="AG13" s="8" t="s">
-        <v>373</v>
+        <v>380</v>
       </c>
       <c r="AH13" s="8" t="s">
-        <v>374</v>
+        <v>381</v>
       </c>
       <c r="AI13" s="8" t="s">
-        <v>375</v>
+        <v>382</v>
       </c>
       <c r="AJ13" s="8" t="s">
-        <v>376</v>
+        <v>383</v>
       </c>
       <c r="AK13" s="8" t="s">
-        <v>377</v>
+        <v>384</v>
       </c>
       <c r="AL13" s="8" t="s">
-        <v>378</v>
+        <v>385</v>
       </c>
       <c r="AM13" s="8" t="s">
-        <v>379</v>
+        <v>386</v>
       </c>
       <c r="AN13" s="8" t="s">
-        <v>380</v>
+        <v>387</v>
       </c>
       <c r="AO13" s="8" t="s">
-        <v>381</v>
+        <v>388</v>
       </c>
       <c r="AP13" s="8" t="s">
-        <v>382</v>
+        <v>389</v>
       </c>
       <c r="AQ13" s="8" t="s">
-        <v>383</v>
+        <v>390</v>
       </c>
       <c r="AR13" s="8" t="s">
-        <v>384</v>
+        <v>391</v>
       </c>
       <c r="AS13" s="8" t="s">
-        <v>385</v>
+        <v>392</v>
+      </c>
+      <c r="AT13" s="8" t="s">
+        <v>393</v>
       </c>
     </row>
-    <row r="14" spans="1:45">
+    <row r="14" spans="1:46">
       <c r="A14" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B14" s="8">
         <v>0</v>
       </c>
       <c r="C14" s="8">
         <v>0</v>
       </c>
       <c r="D14" s="8">
         <v>0</v>
       </c>
       <c r="E14" s="8">
         <v>0</v>
       </c>
       <c r="F14" s="8">
         <v>0</v>
       </c>
       <c r="G14" s="8">
         <v>0</v>
       </c>
       <c r="H14" s="8">
         <v>0</v>
       </c>
       <c r="I14" s="8">
@@ -6790,1866 +6937,1907 @@
       <c r="V14" s="8">
         <v>0</v>
       </c>
       <c r="W14" s="8">
         <v>0</v>
       </c>
       <c r="X14" s="8">
         <v>0</v>
       </c>
       <c r="Y14" s="8">
         <v>0</v>
       </c>
       <c r="Z14" s="8">
         <v>0</v>
       </c>
       <c r="AA14" s="8">
         <v>0</v>
       </c>
       <c r="AB14" s="8">
         <v>0</v>
       </c>
       <c r="AC14" s="8">
         <v>0</v>
       </c>
       <c r="AD14" s="8" t="s">
-        <v>386</v>
+        <v>394</v>
       </c>
       <c r="AE14" s="8" t="s">
-        <v>387</v>
+        <v>395</v>
       </c>
       <c r="AF14" s="8" t="s">
-        <v>388</v>
+        <v>396</v>
       </c>
       <c r="AG14" s="8" t="s">
-        <v>389</v>
+        <v>397</v>
       </c>
       <c r="AH14" s="8" t="s">
-        <v>390</v>
+        <v>398</v>
       </c>
       <c r="AI14" s="8" t="s">
-        <v>391</v>
+        <v>399</v>
       </c>
       <c r="AJ14" s="8" t="s">
-        <v>392</v>
+        <v>400</v>
       </c>
       <c r="AK14" s="8" t="s">
-        <v>393</v>
+        <v>401</v>
       </c>
       <c r="AL14" s="8" t="s">
-        <v>394</v>
+        <v>402</v>
       </c>
       <c r="AM14" s="8" t="s">
-        <v>395</v>
+        <v>403</v>
       </c>
       <c r="AN14" s="8" t="s">
-        <v>396</v>
+        <v>404</v>
       </c>
       <c r="AO14" s="8" t="s">
-        <v>397</v>
+        <v>405</v>
       </c>
       <c r="AP14" s="8" t="s">
-        <v>398</v>
+        <v>406</v>
       </c>
       <c r="AQ14" s="8" t="s">
-        <v>399</v>
+        <v>407</v>
       </c>
       <c r="AR14" s="8" t="s">
-        <v>400</v>
+        <v>408</v>
       </c>
       <c r="AS14" s="8">
         <v>872</v>
       </c>
+      <c r="AT14" s="8">
+        <v>808</v>
+      </c>
     </row>
-    <row r="15" spans="1:45">
+    <row r="15" spans="1:46">
       <c r="A15" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B15" s="8" t="s">
-        <v>401</v>
+        <v>409</v>
       </c>
       <c r="C15" s="8" t="s">
-        <v>402</v>
+        <v>410</v>
       </c>
       <c r="D15" s="8" t="s">
-        <v>403</v>
+        <v>411</v>
       </c>
       <c r="E15" s="8" t="s">
-        <v>404</v>
+        <v>412</v>
       </c>
       <c r="F15" s="8" t="s">
-        <v>405</v>
+        <v>413</v>
       </c>
       <c r="G15" s="8" t="s">
-        <v>406</v>
+        <v>414</v>
       </c>
       <c r="H15" s="8" t="s">
-        <v>407</v>
+        <v>415</v>
       </c>
       <c r="I15" s="8" t="s">
-        <v>408</v>
+        <v>416</v>
       </c>
       <c r="J15" s="8" t="s">
-        <v>409</v>
+        <v>417</v>
       </c>
       <c r="K15" s="8" t="s">
-        <v>410</v>
+        <v>418</v>
       </c>
       <c r="L15" s="8" t="s">
-        <v>411</v>
+        <v>419</v>
       </c>
       <c r="M15" s="8" t="s">
-        <v>412</v>
+        <v>420</v>
       </c>
       <c r="N15" s="8" t="s">
-        <v>413</v>
+        <v>421</v>
       </c>
       <c r="O15" s="8" t="s">
-        <v>414</v>
+        <v>422</v>
       </c>
       <c r="P15" s="8" t="s">
-        <v>415</v>
+        <v>423</v>
       </c>
       <c r="Q15" s="8" t="s">
-        <v>416</v>
+        <v>424</v>
       </c>
       <c r="R15" s="8" t="s">
-        <v>417</v>
+        <v>425</v>
       </c>
       <c r="S15" s="8" t="s">
-        <v>418</v>
+        <v>426</v>
       </c>
       <c r="T15" s="8" t="s">
-        <v>419</v>
+        <v>427</v>
       </c>
       <c r="U15" s="8" t="s">
-        <v>420</v>
+        <v>428</v>
       </c>
       <c r="V15" s="8" t="s">
-        <v>421</v>
+        <v>429</v>
       </c>
       <c r="W15" s="8" t="s">
-        <v>422</v>
+        <v>430</v>
       </c>
       <c r="X15" s="8" t="s">
-        <v>423</v>
+        <v>431</v>
       </c>
       <c r="Y15" s="8" t="s">
-        <v>424</v>
+        <v>432</v>
       </c>
       <c r="Z15" s="8" t="s">
-        <v>425</v>
+        <v>433</v>
       </c>
       <c r="AA15" s="8" t="s">
-        <v>426</v>
+        <v>434</v>
       </c>
       <c r="AB15" s="8" t="s">
-        <v>427</v>
+        <v>435</v>
       </c>
       <c r="AC15" s="8" t="s">
-        <v>428</v>
+        <v>436</v>
       </c>
       <c r="AD15" s="8" t="s">
-        <v>429</v>
+        <v>437</v>
       </c>
       <c r="AE15" s="8" t="s">
-        <v>430</v>
+        <v>438</v>
       </c>
       <c r="AF15" s="8" t="s">
-        <v>431</v>
+        <v>439</v>
       </c>
       <c r="AG15" s="8" t="s">
-        <v>432</v>
+        <v>440</v>
       </c>
       <c r="AH15" s="8" t="s">
-        <v>433</v>
+        <v>441</v>
       </c>
       <c r="AI15" s="8" t="s">
-        <v>434</v>
+        <v>442</v>
       </c>
       <c r="AJ15" s="8" t="s">
-        <v>435</v>
+        <v>443</v>
       </c>
       <c r="AK15" s="8" t="s">
-        <v>436</v>
+        <v>444</v>
       </c>
       <c r="AL15" s="8" t="s">
-        <v>437</v>
+        <v>445</v>
       </c>
       <c r="AM15" s="8" t="s">
-        <v>438</v>
+        <v>446</v>
       </c>
       <c r="AN15" s="8" t="s">
-        <v>439</v>
+        <v>447</v>
       </c>
       <c r="AO15" s="8" t="s">
-        <v>440</v>
+        <v>448</v>
       </c>
       <c r="AP15" s="8" t="s">
-        <v>441</v>
+        <v>449</v>
       </c>
       <c r="AQ15" s="8" t="s">
-        <v>442</v>
+        <v>450</v>
       </c>
       <c r="AR15" s="8" t="s">
-        <v>443</v>
+        <v>451</v>
       </c>
       <c r="AS15" s="8" t="s">
-        <v>444</v>
+        <v>452</v>
+      </c>
+      <c r="AT15" s="8" t="s">
+        <v>453</v>
       </c>
     </row>
-    <row r="16" spans="1:45">
+    <row r="16" spans="1:46">
       <c r="A16" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="8" t="s">
-        <v>445</v>
+        <v>454</v>
       </c>
       <c r="C16" s="8" t="s">
-        <v>446</v>
+        <v>455</v>
       </c>
       <c r="D16" s="8" t="s">
-        <v>447</v>
+        <v>456</v>
       </c>
       <c r="E16" s="8" t="s">
-        <v>448</v>
+        <v>457</v>
       </c>
       <c r="F16" s="8" t="s">
-        <v>449</v>
+        <v>458</v>
       </c>
       <c r="G16" s="8" t="s">
-        <v>450</v>
+        <v>459</v>
       </c>
       <c r="H16" s="8" t="s">
-        <v>451</v>
+        <v>460</v>
       </c>
       <c r="I16" s="8" t="s">
-        <v>452</v>
+        <v>461</v>
       </c>
       <c r="J16" s="8" t="s">
-        <v>453</v>
+        <v>462</v>
       </c>
       <c r="K16" s="8" t="s">
-        <v>454</v>
+        <v>463</v>
       </c>
       <c r="L16" s="8" t="s">
-        <v>455</v>
+        <v>464</v>
       </c>
       <c r="M16" s="8" t="s">
-        <v>456</v>
+        <v>465</v>
       </c>
       <c r="N16" s="8" t="s">
-        <v>457</v>
+        <v>466</v>
       </c>
       <c r="O16" s="8" t="s">
-        <v>458</v>
+        <v>467</v>
       </c>
       <c r="P16" s="8" t="s">
-        <v>459</v>
+        <v>468</v>
       </c>
       <c r="Q16" s="8" t="s">
-        <v>460</v>
+        <v>469</v>
       </c>
       <c r="R16" s="8" t="s">
-        <v>461</v>
+        <v>470</v>
       </c>
       <c r="S16" s="8" t="s">
-        <v>462</v>
+        <v>471</v>
       </c>
       <c r="T16" s="8" t="s">
-        <v>463</v>
+        <v>472</v>
       </c>
       <c r="U16" s="8" t="s">
-        <v>464</v>
+        <v>473</v>
       </c>
       <c r="V16" s="8" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="W16" s="8" t="s">
-        <v>466</v>
+        <v>475</v>
       </c>
       <c r="X16" s="8" t="s">
-        <v>467</v>
+        <v>476</v>
       </c>
       <c r="Y16" s="8" t="s">
-        <v>468</v>
+        <v>477</v>
       </c>
       <c r="Z16" s="8" t="s">
-        <v>469</v>
+        <v>478</v>
       </c>
       <c r="AA16" s="8" t="s">
-        <v>470</v>
+        <v>479</v>
       </c>
       <c r="AB16" s="8" t="s">
-        <v>471</v>
+        <v>480</v>
       </c>
       <c r="AC16" s="8" t="s">
-        <v>472</v>
+        <v>481</v>
       </c>
       <c r="AD16" s="8" t="s">
-        <v>473</v>
+        <v>482</v>
       </c>
       <c r="AE16" s="8" t="s">
-        <v>474</v>
+        <v>483</v>
       </c>
       <c r="AF16" s="8" t="s">
-        <v>475</v>
+        <v>484</v>
       </c>
       <c r="AG16" s="8" t="s">
-        <v>476</v>
+        <v>485</v>
       </c>
       <c r="AH16" s="8" t="s">
-        <v>477</v>
+        <v>486</v>
       </c>
       <c r="AI16" s="8" t="s">
-        <v>478</v>
+        <v>487</v>
       </c>
       <c r="AJ16" s="8" t="s">
-        <v>479</v>
+        <v>488</v>
       </c>
       <c r="AK16" s="8" t="s">
-        <v>480</v>
+        <v>489</v>
       </c>
       <c r="AL16" s="8" t="s">
-        <v>481</v>
+        <v>490</v>
       </c>
       <c r="AM16" s="8" t="s">
-        <v>482</v>
+        <v>491</v>
       </c>
       <c r="AN16" s="8" t="s">
-        <v>483</v>
+        <v>492</v>
       </c>
       <c r="AO16" s="8" t="s">
-        <v>484</v>
+        <v>493</v>
       </c>
       <c r="AP16" s="8" t="s">
-        <v>485</v>
+        <v>494</v>
       </c>
       <c r="AQ16" s="8" t="s">
-        <v>486</v>
+        <v>495</v>
       </c>
       <c r="AR16" s="8" t="s">
-        <v>487</v>
+        <v>496</v>
       </c>
       <c r="AS16" s="8" t="s">
-        <v>488</v>
+        <v>497</v>
+      </c>
+      <c r="AT16" s="8" t="s">
+        <v>498</v>
       </c>
     </row>
-    <row r="17" spans="1:45">
+    <row r="17" spans="1:46">
       <c r="A17" s="3" t="s">
         <v>8</v>
       </c>
       <c r="B17" s="8" t="s">
-        <v>489</v>
+        <v>499</v>
       </c>
       <c r="C17" s="8" t="s">
-        <v>490</v>
+        <v>500</v>
       </c>
       <c r="D17" s="8" t="s">
-        <v>491</v>
+        <v>501</v>
       </c>
       <c r="E17" s="8" t="s">
-        <v>492</v>
+        <v>502</v>
       </c>
       <c r="F17" s="8" t="s">
-        <v>493</v>
+        <v>503</v>
       </c>
       <c r="G17" s="8" t="s">
-        <v>494</v>
+        <v>504</v>
       </c>
       <c r="H17" s="8" t="s">
-        <v>495</v>
+        <v>505</v>
       </c>
       <c r="I17" s="8" t="s">
-        <v>496</v>
+        <v>506</v>
       </c>
       <c r="J17" s="8" t="s">
-        <v>497</v>
+        <v>507</v>
       </c>
       <c r="K17" s="8" t="s">
-        <v>498</v>
+        <v>508</v>
       </c>
       <c r="L17" s="8">
         <v>0</v>
       </c>
       <c r="M17" s="8">
         <v>0</v>
       </c>
       <c r="N17" s="8">
         <v>0</v>
       </c>
       <c r="O17" s="8">
         <v>0</v>
       </c>
       <c r="P17" s="8">
         <v>0</v>
       </c>
       <c r="Q17" s="8">
         <v>0</v>
       </c>
       <c r="R17" s="8">
         <v>0</v>
       </c>
       <c r="S17" s="8" t="s">
-        <v>293</v>
+        <v>299</v>
       </c>
       <c r="T17" s="8" t="s">
-        <v>294</v>
+        <v>300</v>
       </c>
       <c r="U17" s="8">
         <v>0</v>
       </c>
       <c r="V17" s="8">
         <v>0</v>
       </c>
       <c r="W17" s="8">
         <v>0</v>
       </c>
       <c r="X17" s="8">
         <v>0</v>
       </c>
       <c r="Y17" s="8">
         <v>0</v>
       </c>
       <c r="Z17" s="8">
         <v>0</v>
       </c>
       <c r="AA17" s="8" t="s">
-        <v>296</v>
+        <v>302</v>
       </c>
       <c r="AB17" s="8">
         <v>0</v>
       </c>
       <c r="AC17" s="8">
         <v>0</v>
       </c>
       <c r="AD17" s="8">
         <v>0</v>
       </c>
       <c r="AE17" s="8">
         <v>0</v>
       </c>
       <c r="AF17" s="8">
         <v>0</v>
       </c>
       <c r="AG17" s="8">
         <v>0</v>
       </c>
       <c r="AH17" s="8">
         <v>0</v>
       </c>
       <c r="AI17" s="8" t="s">
-        <v>499</v>
+        <v>509</v>
       </c>
       <c r="AJ17" s="8">
         <v>0</v>
       </c>
       <c r="AK17" s="8">
         <v>0</v>
       </c>
       <c r="AL17" s="8">
         <v>0</v>
       </c>
       <c r="AM17" s="8">
         <v>0</v>
       </c>
       <c r="AN17" s="8">
         <v>536</v>
       </c>
       <c r="AO17" s="8">
         <v>0</v>
       </c>
       <c r="AP17" s="8">
         <v>0</v>
       </c>
       <c r="AQ17" s="8">
         <v>0</v>
       </c>
       <c r="AR17" s="8">
         <v>0</v>
       </c>
       <c r="AS17" s="8">
         <v>0</v>
       </c>
+      <c r="AT17" s="8">
+        <v>0</v>
+      </c>
     </row>
-    <row r="18" spans="1:45">
+    <row r="18" spans="1:46">
       <c r="A18" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B18" s="8" t="s">
-        <v>500</v>
+        <v>510</v>
       </c>
       <c r="C18" s="8" t="s">
-        <v>501</v>
+        <v>511</v>
       </c>
       <c r="D18" s="8" t="s">
-        <v>502</v>
+        <v>512</v>
       </c>
       <c r="E18" s="8" t="s">
-        <v>503</v>
+        <v>513</v>
       </c>
       <c r="F18" s="8" t="s">
-        <v>504</v>
+        <v>514</v>
       </c>
       <c r="G18" s="8" t="s">
-        <v>505</v>
+        <v>515</v>
       </c>
       <c r="H18" s="8" t="s">
-        <v>506</v>
+        <v>516</v>
       </c>
       <c r="I18" s="8" t="s">
-        <v>507</v>
+        <v>517</v>
       </c>
       <c r="J18" s="8" t="s">
-        <v>508</v>
+        <v>518</v>
       </c>
       <c r="K18" s="8" t="s">
-        <v>509</v>
+        <v>519</v>
       </c>
       <c r="L18" s="8" t="s">
-        <v>510</v>
+        <v>520</v>
       </c>
       <c r="M18" s="8" t="s">
-        <v>511</v>
+        <v>521</v>
       </c>
       <c r="N18" s="8" t="s">
-        <v>512</v>
+        <v>522</v>
       </c>
       <c r="O18" s="8" t="s">
-        <v>513</v>
+        <v>523</v>
       </c>
       <c r="P18" s="8" t="s">
-        <v>514</v>
+        <v>524</v>
       </c>
       <c r="Q18" s="8" t="s">
-        <v>515</v>
+        <v>525</v>
       </c>
       <c r="R18" s="8" t="s">
-        <v>516</v>
+        <v>526</v>
       </c>
       <c r="S18" s="8" t="s">
-        <v>517</v>
+        <v>527</v>
       </c>
       <c r="T18" s="8" t="s">
-        <v>518</v>
+        <v>528</v>
       </c>
       <c r="U18" s="8" t="s">
-        <v>519</v>
+        <v>529</v>
       </c>
       <c r="V18" s="8" t="s">
-        <v>520</v>
+        <v>530</v>
       </c>
       <c r="W18" s="8" t="s">
-        <v>521</v>
+        <v>531</v>
       </c>
       <c r="X18" s="8" t="s">
-        <v>522</v>
+        <v>532</v>
       </c>
       <c r="Y18" s="8" t="s">
-        <v>523</v>
+        <v>533</v>
       </c>
       <c r="Z18" s="8" t="s">
-        <v>524</v>
+        <v>534</v>
       </c>
       <c r="AA18" s="8" t="s">
-        <v>525</v>
+        <v>535</v>
       </c>
       <c r="AB18" s="8" t="s">
-        <v>526</v>
+        <v>536</v>
       </c>
       <c r="AC18" s="8" t="s">
-        <v>527</v>
+        <v>537</v>
       </c>
       <c r="AD18" s="8" t="s">
-        <v>528</v>
+        <v>538</v>
       </c>
       <c r="AE18" s="8" t="s">
-        <v>529</v>
+        <v>539</v>
       </c>
       <c r="AF18" s="8" t="s">
-        <v>530</v>
+        <v>540</v>
       </c>
       <c r="AG18" s="8" t="s">
-        <v>531</v>
+        <v>541</v>
       </c>
       <c r="AH18" s="8" t="s">
-        <v>532</v>
+        <v>542</v>
       </c>
       <c r="AI18" s="8" t="s">
-        <v>533</v>
+        <v>543</v>
       </c>
       <c r="AJ18" s="8" t="s">
-        <v>534</v>
+        <v>544</v>
       </c>
       <c r="AK18" s="8" t="s">
-        <v>535</v>
+        <v>545</v>
       </c>
       <c r="AL18" s="8" t="s">
-        <v>536</v>
+        <v>546</v>
       </c>
       <c r="AM18" s="8" t="s">
-        <v>537</v>
+        <v>547</v>
       </c>
       <c r="AN18" s="8" t="s">
-        <v>538</v>
+        <v>548</v>
       </c>
       <c r="AO18" s="8" t="s">
-        <v>539</v>
+        <v>549</v>
       </c>
       <c r="AP18" s="8" t="s">
-        <v>540</v>
+        <v>550</v>
       </c>
       <c r="AQ18" s="8" t="s">
-        <v>541</v>
+        <v>551</v>
       </c>
       <c r="AR18" s="8" t="s">
-        <v>542</v>
+        <v>552</v>
       </c>
       <c r="AS18" s="8" t="s">
-        <v>543</v>
+        <v>553</v>
+      </c>
+      <c r="AT18" s="8" t="s">
+        <v>554</v>
       </c>
     </row>
-    <row r="19" spans="1:45">
+    <row r="19" spans="1:46">
       <c r="A19" s="3"/>
       <c r="B19" s="8"/>
       <c r="C19" s="8"/>
       <c r="D19" s="8"/>
       <c r="E19" s="8"/>
       <c r="F19" s="8"/>
       <c r="G19" s="8"/>
       <c r="H19" s="8"/>
       <c r="I19" s="8"/>
       <c r="J19" s="8"/>
       <c r="K19" s="8"/>
       <c r="L19" s="8"/>
       <c r="M19" s="8"/>
       <c r="N19" s="8"/>
       <c r="O19" s="8"/>
       <c r="P19" s="8"/>
       <c r="Q19" s="8"/>
       <c r="R19" s="8"/>
       <c r="S19" s="8"/>
       <c r="T19" s="8"/>
       <c r="U19" s="8"/>
       <c r="V19" s="8"/>
       <c r="W19" s="8"/>
       <c r="X19" s="8"/>
       <c r="Y19" s="8"/>
       <c r="Z19" s="8"/>
       <c r="AA19" s="8"/>
       <c r="AB19" s="8"/>
       <c r="AC19" s="8"/>
       <c r="AD19" s="8"/>
       <c r="AE19" s="8"/>
       <c r="AF19" s="8"/>
       <c r="AG19" s="8"/>
       <c r="AH19" s="8"/>
       <c r="AI19" s="8"/>
       <c r="AJ19" s="8"/>
       <c r="AK19" s="8"/>
       <c r="AL19" s="8"/>
       <c r="AM19" s="8"/>
       <c r="AN19" s="8"/>
       <c r="AO19" s="8"/>
       <c r="AP19" s="8"/>
       <c r="AQ19" s="8"/>
       <c r="AR19" s="8"/>
       <c r="AS19" s="8"/>
+      <c r="AT19" s="8"/>
     </row>
-    <row r="20" spans="1:45">
+    <row r="20" spans="1:46">
       <c r="A20" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B20" s="8" t="s">
-        <v>544</v>
+        <v>555</v>
       </c>
       <c r="C20" s="8" t="s">
-        <v>545</v>
+        <v>556</v>
       </c>
       <c r="D20" s="8" t="s">
-        <v>546</v>
+        <v>557</v>
       </c>
       <c r="E20" s="8" t="s">
-        <v>547</v>
+        <v>558</v>
       </c>
       <c r="F20" s="8" t="s">
-        <v>548</v>
+        <v>559</v>
       </c>
       <c r="G20" s="8" t="s">
-        <v>549</v>
+        <v>560</v>
       </c>
       <c r="H20" s="8" t="s">
-        <v>550</v>
+        <v>561</v>
       </c>
       <c r="I20" s="8" t="s">
-        <v>551</v>
+        <v>562</v>
       </c>
       <c r="J20" s="8" t="s">
-        <v>552</v>
+        <v>563</v>
       </c>
       <c r="K20" s="8" t="s">
-        <v>553</v>
+        <v>564</v>
       </c>
       <c r="L20" s="8" t="s">
-        <v>554</v>
+        <v>565</v>
       </c>
       <c r="M20" s="8" t="s">
-        <v>555</v>
+        <v>566</v>
       </c>
       <c r="N20" s="8" t="s">
-        <v>556</v>
+        <v>567</v>
       </c>
       <c r="O20" s="8" t="s">
-        <v>557</v>
+        <v>568</v>
       </c>
       <c r="P20" s="8" t="s">
-        <v>558</v>
+        <v>569</v>
       </c>
       <c r="Q20" s="8" t="s">
-        <v>559</v>
+        <v>570</v>
       </c>
       <c r="R20" s="8" t="s">
-        <v>560</v>
+        <v>571</v>
       </c>
       <c r="S20" s="8" t="s">
-        <v>561</v>
+        <v>572</v>
       </c>
       <c r="T20" s="8" t="s">
-        <v>562</v>
+        <v>573</v>
       </c>
       <c r="U20" s="8" t="s">
-        <v>563</v>
+        <v>574</v>
       </c>
       <c r="V20" s="8" t="s">
-        <v>564</v>
+        <v>575</v>
       </c>
       <c r="W20" s="8" t="s">
-        <v>565</v>
+        <v>576</v>
       </c>
       <c r="X20" s="8" t="s">
-        <v>566</v>
+        <v>577</v>
       </c>
       <c r="Y20" s="8" t="s">
-        <v>567</v>
+        <v>578</v>
       </c>
       <c r="Z20" s="8" t="s">
-        <v>568</v>
+        <v>579</v>
       </c>
       <c r="AA20" s="8" t="s">
-        <v>569</v>
+        <v>580</v>
       </c>
       <c r="AB20" s="8" t="s">
-        <v>570</v>
+        <v>581</v>
       </c>
       <c r="AC20" s="8" t="s">
-        <v>571</v>
+        <v>582</v>
       </c>
       <c r="AD20" s="8" t="s">
-        <v>572</v>
+        <v>583</v>
       </c>
       <c r="AE20" s="8" t="s">
-        <v>573</v>
+        <v>584</v>
       </c>
       <c r="AF20" s="8" t="s">
-        <v>574</v>
+        <v>585</v>
       </c>
       <c r="AG20" s="8" t="s">
-        <v>575</v>
+        <v>586</v>
       </c>
       <c r="AH20" s="8" t="s">
-        <v>576</v>
+        <v>587</v>
       </c>
       <c r="AI20" s="8" t="s">
-        <v>577</v>
+        <v>588</v>
       </c>
       <c r="AJ20" s="8" t="s">
-        <v>578</v>
+        <v>589</v>
       </c>
       <c r="AK20" s="8" t="s">
-        <v>579</v>
+        <v>590</v>
       </c>
       <c r="AL20" s="8" t="s">
-        <v>580</v>
+        <v>591</v>
       </c>
       <c r="AM20" s="8" t="s">
-        <v>581</v>
+        <v>592</v>
       </c>
       <c r="AN20" s="8" t="s">
-        <v>582</v>
+        <v>593</v>
       </c>
       <c r="AO20" s="8" t="s">
-        <v>583</v>
+        <v>594</v>
       </c>
       <c r="AP20" s="8" t="s">
-        <v>584</v>
+        <v>595</v>
       </c>
       <c r="AQ20" s="8" t="s">
-        <v>585</v>
+        <v>596</v>
       </c>
       <c r="AR20" s="8" t="s">
-        <v>586</v>
+        <v>597</v>
       </c>
       <c r="AS20" s="8" t="s">
-        <v>587</v>
+        <v>598</v>
+      </c>
+      <c r="AT20" s="8" t="s">
+        <v>599</v>
       </c>
     </row>
-    <row r="21" spans="1:45">
+    <row r="21" spans="1:46">
       <c r="A21" s="3" t="s">
         <v>13</v>
       </c>
       <c r="B21" s="8">
         <v>747</v>
       </c>
       <c r="C21" s="8">
         <v>677</v>
       </c>
       <c r="D21" s="8" t="s">
-        <v>588</v>
+        <v>600</v>
       </c>
       <c r="E21" s="8">
         <v>940</v>
       </c>
       <c r="F21" s="8" t="s">
-        <v>589</v>
+        <v>601</v>
       </c>
       <c r="G21" s="8" t="s">
-        <v>590</v>
+        <v>602</v>
       </c>
       <c r="H21" s="8" t="s">
-        <v>591</v>
+        <v>603</v>
       </c>
       <c r="I21" s="8" t="s">
-        <v>592</v>
+        <v>604</v>
       </c>
       <c r="J21" s="8" t="s">
-        <v>593</v>
+        <v>605</v>
       </c>
       <c r="K21" s="8" t="s">
-        <v>594</v>
+        <v>606</v>
       </c>
       <c r="L21" s="8" t="s">
-        <v>595</v>
+        <v>607</v>
       </c>
       <c r="M21" s="8" t="s">
-        <v>596</v>
+        <v>608</v>
       </c>
       <c r="N21" s="8">
         <v>979</v>
       </c>
       <c r="O21" s="8">
         <v>999</v>
       </c>
       <c r="P21" s="8" t="s">
-        <v>597</v>
+        <v>609</v>
       </c>
       <c r="Q21" s="8">
         <v>752</v>
       </c>
       <c r="R21" s="8" t="s">
-        <v>598</v>
+        <v>610</v>
       </c>
       <c r="S21" s="8" t="s">
-        <v>599</v>
+        <v>611</v>
       </c>
       <c r="T21" s="8">
         <v>832</v>
       </c>
       <c r="U21" s="8">
         <v>792</v>
       </c>
       <c r="V21" s="8" t="s">
-        <v>600</v>
+        <v>612</v>
       </c>
       <c r="W21" s="8" t="s">
-        <v>601</v>
+        <v>613</v>
       </c>
       <c r="X21" s="8">
         <v>900</v>
       </c>
       <c r="Y21" s="8">
         <v>902</v>
       </c>
       <c r="Z21" s="8">
         <v>692</v>
       </c>
       <c r="AA21" s="8">
         <v>945</v>
       </c>
       <c r="AB21" s="8" t="s">
-        <v>602</v>
+        <v>614</v>
       </c>
       <c r="AC21" s="8">
         <v>627</v>
       </c>
       <c r="AD21" s="8" t="s">
-        <v>603</v>
+        <v>615</v>
       </c>
       <c r="AE21" s="8">
         <v>984</v>
       </c>
       <c r="AF21" s="8" t="s">
-        <v>604</v>
+        <v>616</v>
       </c>
       <c r="AG21" s="8">
         <v>925</v>
       </c>
       <c r="AH21" s="8" t="s">
-        <v>605</v>
+        <v>617</v>
       </c>
       <c r="AI21" s="8" t="s">
-        <v>606</v>
+        <v>618</v>
       </c>
       <c r="AJ21" s="8">
         <v>740</v>
       </c>
       <c r="AK21" s="8">
         <v>491</v>
       </c>
       <c r="AL21" s="8">
         <v>874</v>
       </c>
       <c r="AM21" s="8">
         <v>850</v>
       </c>
       <c r="AN21" s="8">
         <v>994</v>
       </c>
       <c r="AO21" s="8">
         <v>815</v>
       </c>
       <c r="AP21" s="8" t="s">
-        <v>607</v>
+        <v>619</v>
       </c>
       <c r="AQ21" s="8" t="s">
-        <v>608</v>
+        <v>620</v>
       </c>
       <c r="AR21" s="8">
         <v>712</v>
       </c>
       <c r="AS21" s="8">
         <v>494</v>
       </c>
+      <c r="AT21" s="8" t="s">
+        <v>621</v>
+      </c>
     </row>
-    <row r="22" spans="1:45">
+    <row r="22" spans="1:46">
       <c r="A22" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B22" s="8" t="s">
-        <v>609</v>
+        <v>622</v>
       </c>
       <c r="C22" s="8" t="s">
-        <v>610</v>
+        <v>623</v>
       </c>
       <c r="D22" s="8" t="s">
-        <v>611</v>
+        <v>624</v>
       </c>
       <c r="E22" s="8" t="s">
-        <v>612</v>
+        <v>625</v>
       </c>
       <c r="F22" s="8" t="s">
-        <v>613</v>
+        <v>626</v>
       </c>
       <c r="G22" s="8" t="s">
-        <v>614</v>
+        <v>627</v>
       </c>
       <c r="H22" s="8" t="s">
-        <v>615</v>
+        <v>628</v>
       </c>
       <c r="I22" s="8" t="s">
-        <v>616</v>
+        <v>629</v>
       </c>
       <c r="J22" s="8" t="s">
-        <v>617</v>
+        <v>630</v>
       </c>
       <c r="K22" s="8" t="s">
-        <v>618</v>
+        <v>631</v>
       </c>
       <c r="L22" s="8" t="s">
-        <v>619</v>
+        <v>632</v>
       </c>
       <c r="M22" s="8" t="s">
-        <v>620</v>
+        <v>633</v>
       </c>
       <c r="N22" s="8" t="s">
-        <v>621</v>
+        <v>634</v>
       </c>
       <c r="O22" s="8" t="s">
-        <v>622</v>
+        <v>635</v>
       </c>
       <c r="P22" s="8" t="s">
-        <v>623</v>
+        <v>636</v>
       </c>
       <c r="Q22" s="8" t="s">
-        <v>624</v>
+        <v>637</v>
       </c>
       <c r="R22" s="8" t="s">
-        <v>625</v>
+        <v>638</v>
       </c>
       <c r="S22" s="8" t="s">
-        <v>626</v>
+        <v>639</v>
       </c>
       <c r="T22" s="8" t="s">
-        <v>627</v>
+        <v>640</v>
       </c>
       <c r="U22" s="8" t="s">
-        <v>628</v>
+        <v>641</v>
       </c>
       <c r="V22" s="8" t="s">
-        <v>629</v>
+        <v>642</v>
       </c>
       <c r="W22" s="8" t="s">
-        <v>630</v>
+        <v>643</v>
       </c>
       <c r="X22" s="8" t="s">
-        <v>631</v>
+        <v>644</v>
       </c>
       <c r="Y22" s="8" t="s">
-        <v>632</v>
+        <v>645</v>
       </c>
       <c r="Z22" s="8" t="s">
-        <v>633</v>
+        <v>646</v>
       </c>
       <c r="AA22" s="8" t="s">
-        <v>634</v>
+        <v>647</v>
       </c>
       <c r="AB22" s="8" t="s">
-        <v>635</v>
+        <v>648</v>
       </c>
       <c r="AC22" s="8" t="s">
-        <v>636</v>
+        <v>649</v>
       </c>
       <c r="AD22" s="8" t="s">
-        <v>637</v>
+        <v>650</v>
       </c>
       <c r="AE22" s="8" t="s">
-        <v>638</v>
+        <v>651</v>
       </c>
       <c r="AF22" s="8" t="s">
-        <v>639</v>
+        <v>652</v>
       </c>
       <c r="AG22" s="8" t="s">
-        <v>640</v>
+        <v>653</v>
       </c>
       <c r="AH22" s="8" t="s">
-        <v>641</v>
+        <v>654</v>
       </c>
       <c r="AI22" s="8" t="s">
-        <v>642</v>
+        <v>655</v>
       </c>
       <c r="AJ22" s="8" t="s">
-        <v>643</v>
+        <v>656</v>
       </c>
       <c r="AK22" s="8" t="s">
-        <v>644</v>
+        <v>657</v>
       </c>
       <c r="AL22" s="8" t="s">
-        <v>645</v>
+        <v>658</v>
       </c>
       <c r="AM22" s="8" t="s">
-        <v>646</v>
+        <v>659</v>
       </c>
       <c r="AN22" s="8" t="s">
-        <v>647</v>
+        <v>660</v>
       </c>
       <c r="AO22" s="8" t="s">
-        <v>648</v>
+        <v>661</v>
       </c>
       <c r="AP22" s="8" t="s">
-        <v>649</v>
+        <v>662</v>
       </c>
       <c r="AQ22" s="8" t="s">
-        <v>650</v>
+        <v>663</v>
       </c>
       <c r="AR22" s="8" t="s">
-        <v>651</v>
+        <v>664</v>
       </c>
       <c r="AS22" s="8" t="s">
-        <v>652</v>
+        <v>665</v>
+      </c>
+      <c r="AT22" s="8" t="s">
+        <v>666</v>
       </c>
     </row>
-    <row r="23" spans="1:45">
+    <row r="23" spans="1:46">
       <c r="A23" s="3"/>
       <c r="B23" s="8"/>
       <c r="C23" s="8"/>
       <c r="D23" s="8"/>
       <c r="E23" s="8"/>
       <c r="F23" s="8"/>
       <c r="G23" s="8"/>
       <c r="H23" s="8"/>
       <c r="I23" s="8"/>
       <c r="J23" s="8"/>
       <c r="K23" s="8"/>
       <c r="L23" s="8"/>
       <c r="M23" s="8"/>
       <c r="N23" s="8"/>
       <c r="O23" s="8"/>
       <c r="P23" s="8"/>
       <c r="Q23" s="8"/>
       <c r="R23" s="8"/>
       <c r="S23" s="8"/>
       <c r="T23" s="8"/>
       <c r="U23" s="8"/>
       <c r="V23" s="8"/>
       <c r="W23" s="8"/>
       <c r="X23" s="8"/>
       <c r="Y23" s="8"/>
       <c r="Z23" s="8"/>
       <c r="AA23" s="8"/>
       <c r="AB23" s="8"/>
       <c r="AC23" s="8"/>
       <c r="AD23" s="8"/>
       <c r="AE23" s="8"/>
       <c r="AF23" s="8"/>
       <c r="AG23" s="8"/>
       <c r="AH23" s="8"/>
       <c r="AI23" s="8"/>
       <c r="AJ23" s="8"/>
       <c r="AK23" s="8"/>
       <c r="AL23" s="8"/>
       <c r="AM23" s="8"/>
       <c r="AN23" s="8"/>
       <c r="AO23" s="8"/>
       <c r="AP23" s="8"/>
       <c r="AQ23" s="8"/>
       <c r="AR23" s="8"/>
       <c r="AS23" s="8"/>
+      <c r="AT23" s="8"/>
     </row>
-    <row r="24" spans="1:45" customHeight="1" ht="26.25">
+    <row r="24" spans="1:46" customHeight="1" ht="26.25">
       <c r="A24" s="4" t="s">
         <v>15</v>
       </c>
       <c r="B24" s="8" t="s">
-        <v>653</v>
+        <v>667</v>
       </c>
       <c r="C24" s="8" t="s">
-        <v>654</v>
+        <v>668</v>
       </c>
       <c r="D24" s="8" t="s">
-        <v>655</v>
+        <v>669</v>
       </c>
       <c r="E24" s="8" t="s">
-        <v>656</v>
+        <v>670</v>
       </c>
       <c r="F24" s="8" t="s">
-        <v>657</v>
+        <v>671</v>
       </c>
       <c r="G24" s="8" t="s">
-        <v>658</v>
+        <v>672</v>
       </c>
       <c r="H24" s="8" t="s">
-        <v>659</v>
+        <v>673</v>
       </c>
       <c r="I24" s="8" t="s">
-        <v>660</v>
+        <v>674</v>
       </c>
       <c r="J24" s="8" t="s">
-        <v>661</v>
+        <v>675</v>
       </c>
       <c r="K24" s="8" t="s">
-        <v>662</v>
+        <v>676</v>
       </c>
       <c r="L24" s="8" t="s">
-        <v>663</v>
+        <v>677</v>
       </c>
       <c r="M24" s="8" t="s">
-        <v>664</v>
+        <v>678</v>
       </c>
       <c r="N24" s="8" t="s">
-        <v>665</v>
+        <v>679</v>
       </c>
       <c r="O24" s="8" t="s">
-        <v>666</v>
+        <v>680</v>
       </c>
       <c r="P24" s="8" t="s">
-        <v>667</v>
+        <v>681</v>
       </c>
       <c r="Q24" s="8" t="s">
-        <v>668</v>
+        <v>682</v>
       </c>
       <c r="R24" s="8" t="s">
-        <v>669</v>
+        <v>683</v>
       </c>
       <c r="S24" s="8" t="s">
-        <v>670</v>
+        <v>684</v>
       </c>
       <c r="T24" s="8" t="s">
-        <v>671</v>
+        <v>685</v>
       </c>
       <c r="U24" s="8" t="s">
-        <v>672</v>
+        <v>686</v>
       </c>
       <c r="V24" s="8" t="s">
-        <v>673</v>
+        <v>687</v>
       </c>
       <c r="W24" s="8" t="s">
-        <v>674</v>
+        <v>688</v>
       </c>
       <c r="X24" s="8" t="s">
-        <v>675</v>
+        <v>689</v>
       </c>
       <c r="Y24" s="8" t="s">
-        <v>676</v>
+        <v>690</v>
       </c>
       <c r="Z24" s="8" t="s">
-        <v>677</v>
+        <v>691</v>
       </c>
       <c r="AA24" s="8" t="s">
-        <v>678</v>
+        <v>692</v>
       </c>
       <c r="AB24" s="8" t="s">
-        <v>679</v>
+        <v>693</v>
       </c>
       <c r="AC24" s="8" t="s">
-        <v>680</v>
+        <v>694</v>
       </c>
       <c r="AD24" s="8" t="s">
-        <v>681</v>
+        <v>695</v>
       </c>
       <c r="AE24" s="8" t="s">
-        <v>682</v>
+        <v>696</v>
       </c>
       <c r="AF24" s="8" t="s">
-        <v>683</v>
+        <v>697</v>
       </c>
       <c r="AG24" s="8" t="s">
-        <v>684</v>
+        <v>698</v>
       </c>
       <c r="AH24" s="8" t="s">
-        <v>685</v>
+        <v>699</v>
       </c>
       <c r="AI24" s="8" t="s">
-        <v>686</v>
+        <v>700</v>
       </c>
       <c r="AJ24" s="8" t="s">
-        <v>687</v>
+        <v>701</v>
       </c>
       <c r="AK24" s="8" t="s">
-        <v>688</v>
+        <v>702</v>
       </c>
       <c r="AL24" s="8" t="s">
-        <v>689</v>
+        <v>703</v>
       </c>
       <c r="AM24" s="8" t="s">
-        <v>690</v>
+        <v>704</v>
       </c>
       <c r="AN24" s="8" t="s">
-        <v>691</v>
+        <v>705</v>
       </c>
       <c r="AO24" s="8" t="s">
-        <v>692</v>
+        <v>706</v>
       </c>
       <c r="AP24" s="8" t="s">
-        <v>693</v>
+        <v>707</v>
       </c>
       <c r="AQ24" s="8" t="s">
-        <v>694</v>
+        <v>708</v>
       </c>
       <c r="AR24" s="8" t="s">
-        <v>695</v>
+        <v>709</v>
       </c>
       <c r="AS24" s="8" t="s">
-        <v>696</v>
+        <v>710</v>
+      </c>
+      <c r="AT24" s="8" t="s">
+        <v>711</v>
       </c>
     </row>
-    <row r="25" spans="1:45">
+    <row r="25" spans="1:46">
       <c r="A25" s="5" t="s">
         <v>16</v>
       </c>
       <c r="B25" s="8" t="s">
-        <v>697</v>
+        <v>712</v>
       </c>
       <c r="C25" s="8" t="s">
-        <v>698</v>
+        <v>713</v>
       </c>
       <c r="D25" s="8" t="s">
-        <v>699</v>
+        <v>714</v>
       </c>
       <c r="E25" s="8" t="s">
-        <v>700</v>
+        <v>715</v>
       </c>
       <c r="F25" s="8" t="s">
-        <v>701</v>
+        <v>716</v>
       </c>
       <c r="G25" s="8" t="s">
-        <v>702</v>
+        <v>717</v>
       </c>
       <c r="H25" s="8" t="s">
-        <v>703</v>
+        <v>718</v>
       </c>
       <c r="I25" s="8" t="s">
-        <v>704</v>
+        <v>719</v>
       </c>
       <c r="J25" s="8" t="s">
-        <v>705</v>
+        <v>720</v>
       </c>
       <c r="K25" s="8" t="s">
-        <v>706</v>
+        <v>721</v>
       </c>
       <c r="L25" s="8" t="s">
-        <v>707</v>
+        <v>722</v>
       </c>
       <c r="M25" s="8" t="s">
-        <v>708</v>
+        <v>723</v>
       </c>
       <c r="N25" s="8" t="s">
-        <v>709</v>
+        <v>724</v>
       </c>
       <c r="O25" s="8" t="s">
-        <v>710</v>
+        <v>725</v>
       </c>
       <c r="P25" s="8" t="s">
-        <v>711</v>
+        <v>726</v>
       </c>
       <c r="Q25" s="8" t="s">
-        <v>712</v>
+        <v>727</v>
       </c>
       <c r="R25" s="8" t="s">
-        <v>713</v>
+        <v>728</v>
       </c>
       <c r="S25" s="8" t="s">
-        <v>714</v>
+        <v>729</v>
       </c>
       <c r="T25" s="8" t="s">
-        <v>715</v>
+        <v>730</v>
       </c>
       <c r="U25" s="8" t="s">
-        <v>716</v>
+        <v>731</v>
       </c>
       <c r="V25" s="8" t="s">
-        <v>717</v>
+        <v>732</v>
       </c>
       <c r="W25" s="8" t="s">
-        <v>718</v>
+        <v>733</v>
       </c>
       <c r="X25" s="8" t="s">
-        <v>719</v>
+        <v>734</v>
       </c>
       <c r="Y25" s="8" t="s">
-        <v>720</v>
+        <v>735</v>
       </c>
       <c r="Z25" s="8" t="s">
-        <v>721</v>
+        <v>736</v>
       </c>
       <c r="AA25" s="8" t="s">
-        <v>722</v>
+        <v>737</v>
       </c>
       <c r="AB25" s="8" t="s">
-        <v>723</v>
+        <v>738</v>
       </c>
       <c r="AC25" s="8" t="s">
-        <v>724</v>
+        <v>739</v>
       </c>
       <c r="AD25" s="8" t="s">
-        <v>725</v>
+        <v>740</v>
       </c>
       <c r="AE25" s="8" t="s">
-        <v>726</v>
+        <v>741</v>
       </c>
       <c r="AF25" s="8" t="s">
-        <v>727</v>
+        <v>742</v>
       </c>
       <c r="AG25" s="8" t="s">
-        <v>728</v>
+        <v>743</v>
       </c>
       <c r="AH25" s="8" t="s">
-        <v>729</v>
+        <v>744</v>
       </c>
       <c r="AI25" s="8" t="s">
-        <v>730</v>
+        <v>745</v>
       </c>
       <c r="AJ25" s="8" t="s">
-        <v>731</v>
+        <v>746</v>
       </c>
       <c r="AK25" s="8" t="s">
-        <v>732</v>
+        <v>747</v>
       </c>
       <c r="AL25" s="8" t="s">
-        <v>733</v>
+        <v>748</v>
       </c>
       <c r="AM25" s="8" t="s">
-        <v>734</v>
+        <v>749</v>
       </c>
       <c r="AN25" s="8" t="s">
-        <v>735</v>
+        <v>750</v>
       </c>
       <c r="AO25" s="8" t="s">
-        <v>736</v>
+        <v>751</v>
       </c>
       <c r="AP25" s="8" t="s">
-        <v>737</v>
+        <v>752</v>
       </c>
       <c r="AQ25" s="8" t="s">
-        <v>738</v>
+        <v>753</v>
       </c>
       <c r="AR25" s="8" t="s">
-        <v>739</v>
+        <v>754</v>
       </c>
       <c r="AS25" s="8" t="s">
-        <v>740</v>
+        <v>755</v>
+      </c>
+      <c r="AT25" s="8" t="s">
+        <v>756</v>
       </c>
     </row>
-    <row r="26" spans="1:45">
+    <row r="26" spans="1:46">
       <c r="A26" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B26" s="8" t="s">
-        <v>741</v>
+        <v>757</v>
       </c>
       <c r="C26" s="8" t="s">
-        <v>742</v>
+        <v>758</v>
       </c>
       <c r="D26" s="8" t="s">
-        <v>743</v>
+        <v>759</v>
       </c>
       <c r="E26" s="8" t="s">
-        <v>744</v>
+        <v>760</v>
       </c>
       <c r="F26" s="8" t="s">
-        <v>745</v>
+        <v>761</v>
       </c>
       <c r="G26" s="8" t="s">
-        <v>746</v>
+        <v>762</v>
       </c>
       <c r="H26" s="8" t="s">
-        <v>747</v>
+        <v>763</v>
       </c>
       <c r="I26" s="8" t="s">
-        <v>748</v>
+        <v>764</v>
       </c>
       <c r="J26" s="8" t="s">
-        <v>749</v>
+        <v>765</v>
       </c>
       <c r="K26" s="8" t="s">
-        <v>750</v>
+        <v>766</v>
       </c>
       <c r="L26" s="8" t="s">
-        <v>751</v>
+        <v>767</v>
       </c>
       <c r="M26" s="8" t="s">
-        <v>752</v>
+        <v>768</v>
       </c>
       <c r="N26" s="8" t="s">
-        <v>753</v>
+        <v>769</v>
       </c>
       <c r="O26" s="8" t="s">
-        <v>754</v>
+        <v>770</v>
       </c>
       <c r="P26" s="8" t="s">
-        <v>755</v>
+        <v>771</v>
       </c>
       <c r="Q26" s="8" t="s">
-        <v>756</v>
+        <v>772</v>
       </c>
       <c r="R26" s="8" t="s">
-        <v>757</v>
+        <v>773</v>
       </c>
       <c r="S26" s="8" t="s">
-        <v>758</v>
+        <v>774</v>
       </c>
       <c r="T26" s="8" t="s">
-        <v>759</v>
+        <v>775</v>
       </c>
       <c r="U26" s="8" t="s">
-        <v>760</v>
+        <v>776</v>
       </c>
       <c r="V26" s="8" t="s">
-        <v>761</v>
+        <v>777</v>
       </c>
       <c r="W26" s="8" t="s">
-        <v>762</v>
+        <v>778</v>
       </c>
       <c r="X26" s="8" t="s">
-        <v>763</v>
+        <v>779</v>
       </c>
       <c r="Y26" s="8" t="s">
-        <v>764</v>
+        <v>780</v>
       </c>
       <c r="Z26" s="8" t="s">
-        <v>765</v>
+        <v>781</v>
       </c>
       <c r="AA26" s="8" t="s">
-        <v>766</v>
+        <v>782</v>
       </c>
       <c r="AB26" s="8" t="s">
-        <v>767</v>
+        <v>783</v>
       </c>
       <c r="AC26" s="8" t="s">
-        <v>768</v>
+        <v>784</v>
       </c>
       <c r="AD26" s="8" t="s">
-        <v>769</v>
+        <v>785</v>
       </c>
       <c r="AE26" s="8" t="s">
-        <v>770</v>
+        <v>786</v>
       </c>
       <c r="AF26" s="8" t="s">
-        <v>771</v>
+        <v>787</v>
       </c>
       <c r="AG26" s="8" t="s">
-        <v>772</v>
+        <v>788</v>
       </c>
       <c r="AH26" s="8" t="s">
-        <v>773</v>
+        <v>789</v>
       </c>
       <c r="AI26" s="8" t="s">
-        <v>774</v>
+        <v>790</v>
       </c>
       <c r="AJ26" s="8" t="s">
-        <v>775</v>
+        <v>791</v>
       </c>
       <c r="AK26" s="8" t="s">
-        <v>776</v>
+        <v>792</v>
       </c>
       <c r="AL26" s="8" t="s">
-        <v>777</v>
+        <v>793</v>
       </c>
       <c r="AM26" s="8" t="s">
-        <v>778</v>
+        <v>794</v>
       </c>
       <c r="AN26" s="8" t="s">
-        <v>779</v>
+        <v>795</v>
       </c>
       <c r="AO26" s="8" t="s">
-        <v>780</v>
+        <v>796</v>
       </c>
       <c r="AP26" s="8" t="s">
-        <v>781</v>
+        <v>797</v>
       </c>
       <c r="AQ26" s="8" t="s">
-        <v>782</v>
+        <v>798</v>
       </c>
       <c r="AR26" s="8" t="s">
-        <v>783</v>
+        <v>799</v>
       </c>
       <c r="AS26" s="8" t="s">
-        <v>784</v>
+        <v>800</v>
+      </c>
+      <c r="AT26" s="8" t="s">
+        <v>801</v>
       </c>
     </row>
-    <row r="27" spans="1:45">
+    <row r="27" spans="1:46">
       <c r="A27" s="3" t="s">
         <v>18</v>
       </c>
       <c r="B27" s="8" t="s">
-        <v>785</v>
+        <v>802</v>
       </c>
       <c r="C27" s="8" t="s">
-        <v>786</v>
+        <v>803</v>
       </c>
       <c r="D27" s="8" t="s">
-        <v>787</v>
+        <v>804</v>
       </c>
       <c r="E27" s="8" t="s">
-        <v>788</v>
+        <v>805</v>
       </c>
       <c r="F27" s="8" t="s">
-        <v>528</v>
+        <v>538</v>
       </c>
       <c r="G27" s="8" t="s">
-        <v>789</v>
+        <v>806</v>
       </c>
       <c r="H27" s="8" t="s">
-        <v>790</v>
+        <v>807</v>
       </c>
       <c r="I27" s="8" t="s">
-        <v>791</v>
+        <v>808</v>
       </c>
       <c r="J27" s="8" t="s">
-        <v>792</v>
+        <v>809</v>
       </c>
       <c r="K27" s="8" t="s">
-        <v>793</v>
+        <v>810</v>
       </c>
       <c r="L27" s="8" t="s">
-        <v>794</v>
+        <v>811</v>
       </c>
       <c r="M27" s="8" t="s">
-        <v>795</v>
+        <v>812</v>
       </c>
       <c r="N27" s="8" t="s">
-        <v>796</v>
+        <v>813</v>
       </c>
       <c r="O27" s="8" t="s">
-        <v>797</v>
+        <v>814</v>
       </c>
       <c r="P27" s="8" t="s">
-        <v>798</v>
+        <v>815</v>
       </c>
       <c r="Q27" s="8" t="s">
-        <v>799</v>
+        <v>816</v>
       </c>
       <c r="R27" s="8" t="s">
-        <v>800</v>
+        <v>817</v>
       </c>
       <c r="S27" s="8" t="s">
-        <v>801</v>
+        <v>818</v>
       </c>
       <c r="T27" s="8" t="s">
-        <v>802</v>
+        <v>819</v>
       </c>
       <c r="U27" s="8" t="s">
-        <v>803</v>
+        <v>820</v>
       </c>
       <c r="V27" s="8" t="s">
-        <v>804</v>
+        <v>821</v>
       </c>
       <c r="W27" s="8" t="s">
-        <v>805</v>
+        <v>822</v>
       </c>
       <c r="X27" s="8" t="s">
-        <v>806</v>
+        <v>823</v>
       </c>
       <c r="Y27" s="8" t="s">
-        <v>807</v>
+        <v>824</v>
       </c>
       <c r="Z27" s="8" t="s">
-        <v>808</v>
+        <v>825</v>
       </c>
       <c r="AA27" s="8" t="s">
-        <v>809</v>
+        <v>826</v>
       </c>
       <c r="AB27" s="8" t="s">
-        <v>810</v>
+        <v>827</v>
       </c>
       <c r="AC27" s="8" t="s">
-        <v>811</v>
+        <v>828</v>
       </c>
       <c r="AD27" s="8" t="s">
-        <v>812</v>
+        <v>829</v>
       </c>
       <c r="AE27" s="8" t="s">
-        <v>813</v>
+        <v>830</v>
       </c>
       <c r="AF27" s="8" t="s">
-        <v>814</v>
+        <v>831</v>
       </c>
       <c r="AG27" s="8" t="s">
-        <v>815</v>
+        <v>832</v>
       </c>
       <c r="AH27" s="8" t="s">
-        <v>816</v>
+        <v>833</v>
       </c>
       <c r="AI27" s="8" t="s">
-        <v>817</v>
+        <v>834</v>
       </c>
       <c r="AJ27" s="8" t="s">
-        <v>818</v>
+        <v>835</v>
       </c>
       <c r="AK27" s="8" t="s">
-        <v>819</v>
+        <v>836</v>
       </c>
       <c r="AL27" s="8" t="s">
-        <v>820</v>
+        <v>837</v>
       </c>
       <c r="AM27" s="8" t="s">
-        <v>821</v>
+        <v>838</v>
       </c>
       <c r="AN27" s="8" t="s">
-        <v>822</v>
+        <v>839</v>
       </c>
       <c r="AO27" s="8" t="s">
-        <v>823</v>
+        <v>840</v>
       </c>
       <c r="AP27" s="8" t="s">
-        <v>824</v>
+        <v>841</v>
       </c>
       <c r="AQ27" s="8" t="s">
-        <v>825</v>
+        <v>842</v>
       </c>
       <c r="AR27" s="8" t="s">
-        <v>826</v>
+        <v>843</v>
       </c>
       <c r="AS27" s="8" t="s">
-        <v>827</v>
+        <v>844</v>
+      </c>
+      <c r="AT27" s="8" t="s">
+        <v>845</v>
       </c>
     </row>
-    <row r="28" spans="1:45" customHeight="1" ht="26.25">
+    <row r="28" spans="1:46" customHeight="1" ht="26.25">
       <c r="A28" s="5" t="s">
         <v>19</v>
       </c>
       <c r="B28" s="8" t="s">
-        <v>828</v>
+        <v>846</v>
       </c>
       <c r="C28" s="8" t="s">
-        <v>829</v>
+        <v>847</v>
       </c>
       <c r="D28" s="8" t="s">
-        <v>830</v>
+        <v>848</v>
       </c>
       <c r="E28" s="8" t="s">
-        <v>831</v>
+        <v>849</v>
       </c>
       <c r="F28" s="8" t="s">
-        <v>832</v>
+        <v>850</v>
       </c>
       <c r="G28" s="8" t="s">
-        <v>833</v>
+        <v>851</v>
       </c>
       <c r="H28" s="8" t="s">
-        <v>834</v>
+        <v>852</v>
       </c>
       <c r="I28" s="8" t="s">
-        <v>835</v>
+        <v>853</v>
       </c>
       <c r="J28" s="8" t="s">
-        <v>836</v>
+        <v>854</v>
       </c>
       <c r="K28" s="8" t="s">
-        <v>837</v>
+        <v>855</v>
       </c>
       <c r="L28" s="8" t="s">
-        <v>835</v>
+        <v>853</v>
       </c>
       <c r="M28" s="8" t="s">
-        <v>838</v>
+        <v>856</v>
       </c>
       <c r="N28" s="8" t="s">
-        <v>839</v>
+        <v>857</v>
       </c>
       <c r="O28" s="8" t="s">
-        <v>840</v>
+        <v>858</v>
       </c>
       <c r="P28" s="8" t="s">
-        <v>841</v>
+        <v>859</v>
       </c>
       <c r="Q28" s="8" t="s">
-        <v>842</v>
+        <v>860</v>
       </c>
       <c r="R28" s="8" t="s">
-        <v>843</v>
+        <v>861</v>
       </c>
       <c r="S28" s="8" t="s">
-        <v>844</v>
+        <v>862</v>
       </c>
       <c r="T28" s="8" t="s">
-        <v>845</v>
+        <v>863</v>
       </c>
       <c r="U28" s="8" t="s">
-        <v>846</v>
+        <v>864</v>
       </c>
       <c r="V28" s="8" t="s">
-        <v>847</v>
+        <v>865</v>
       </c>
       <c r="W28" s="8" t="s">
-        <v>848</v>
+        <v>866</v>
       </c>
       <c r="X28" s="8" t="s">
-        <v>849</v>
+        <v>867</v>
       </c>
       <c r="Y28" s="8" t="s">
-        <v>850</v>
+        <v>868</v>
       </c>
       <c r="Z28" s="8" t="s">
-        <v>851</v>
+        <v>869</v>
       </c>
       <c r="AA28" s="8" t="s">
-        <v>852</v>
+        <v>870</v>
       </c>
       <c r="AB28" s="8" t="s">
-        <v>853</v>
+        <v>871</v>
       </c>
       <c r="AC28" s="8" t="s">
-        <v>854</v>
+        <v>872</v>
       </c>
       <c r="AD28" s="8" t="s">
-        <v>855</v>
+        <v>873</v>
       </c>
       <c r="AE28" s="8" t="s">
-        <v>856</v>
+        <v>874</v>
       </c>
       <c r="AF28" s="8" t="s">
-        <v>857</v>
+        <v>875</v>
       </c>
       <c r="AG28" s="8" t="s">
-        <v>858</v>
+        <v>876</v>
       </c>
       <c r="AH28" s="8" t="s">
-        <v>859</v>
+        <v>877</v>
       </c>
       <c r="AI28" s="8" t="s">
-        <v>860</v>
+        <v>878</v>
       </c>
       <c r="AJ28" s="8" t="s">
-        <v>861</v>
+        <v>879</v>
       </c>
       <c r="AK28" s="8" t="s">
-        <v>862</v>
+        <v>880</v>
       </c>
       <c r="AL28" s="8" t="s">
-        <v>863</v>
+        <v>881</v>
       </c>
       <c r="AM28" s="8" t="s">
-        <v>864</v>
+        <v>882</v>
       </c>
       <c r="AN28" s="8" t="s">
-        <v>865</v>
+        <v>883</v>
       </c>
       <c r="AO28" s="8" t="s">
-        <v>866</v>
+        <v>884</v>
       </c>
       <c r="AP28" s="8" t="s">
-        <v>867</v>
+        <v>885</v>
       </c>
       <c r="AQ28" s="8" t="s">
-        <v>868</v>
+        <v>886</v>
       </c>
       <c r="AR28" s="8" t="s">
-        <v>869</v>
+        <v>887</v>
       </c>
       <c r="AS28" s="8" t="s">
-        <v>870</v>
+        <v>888</v>
+      </c>
+      <c r="AT28" s="8" t="s">
+        <v>889</v>
       </c>
     </row>
-    <row r="29" spans="1:45">
+    <row r="29" spans="1:46">
       <c r="A29" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B29" s="8">
         <v>175</v>
       </c>
       <c r="C29" s="8">
         <v>154</v>
       </c>
       <c r="D29" s="8">
         <v>106</v>
       </c>
       <c r="E29" s="8">
         <v>84</v>
       </c>
       <c r="F29" s="8">
         <v>34</v>
       </c>
       <c r="G29" s="8">
         <v>4</v>
       </c>
       <c r="H29" s="8">
         <v>0</v>
       </c>
       <c r="I29" s="8">
         <v>0</v>
       </c>
       <c r="J29" s="8" t="s">
-        <v>836</v>
+        <v>854</v>
       </c>
       <c r="K29" s="8">
         <v>0</v>
       </c>
       <c r="L29" s="8">
         <v>0</v>
       </c>
       <c r="M29" s="8">
         <v>0</v>
       </c>
       <c r="N29" s="8">
         <v>0</v>
       </c>
       <c r="O29" s="8">
         <v>0</v>
       </c>
       <c r="P29" s="8">
         <v>0</v>
       </c>
       <c r="Q29" s="8">
         <v>0</v>
       </c>
       <c r="R29" s="8">
         <v>0</v>
       </c>
@@ -8712,1942 +8900,1986 @@
       </c>
       <c r="AL29" s="8">
         <v>0</v>
       </c>
       <c r="AM29" s="8">
         <v>0</v>
       </c>
       <c r="AN29" s="8">
         <v>0</v>
       </c>
       <c r="AO29" s="8">
         <v>0</v>
       </c>
       <c r="AP29" s="8">
         <v>271</v>
       </c>
       <c r="AQ29" s="8">
         <v>0</v>
       </c>
       <c r="AR29" s="8">
         <v>0</v>
       </c>
       <c r="AS29" s="8">
         <v>0</v>
       </c>
+      <c r="AT29" s="8" t="s">
+        <v>890</v>
+      </c>
     </row>
-    <row r="30" spans="1:45">
+    <row r="30" spans="1:46">
       <c r="A30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B30" s="8" t="s">
+        <v>891</v>
+      </c>
+      <c r="C30" s="8" t="s">
+        <v>892</v>
+      </c>
+      <c r="D30" s="8" t="s">
+        <v>893</v>
+      </c>
+      <c r="E30" s="8" t="s">
+        <v>894</v>
+      </c>
+      <c r="F30" s="8" t="s">
+        <v>895</v>
+      </c>
+      <c r="G30" s="8" t="s">
+        <v>896</v>
+      </c>
+      <c r="H30" s="8" t="s">
+        <v>852</v>
+      </c>
+      <c r="I30" s="8" t="s">
+        <v>853</v>
+      </c>
+      <c r="J30" s="8" t="s">
+        <v>854</v>
+      </c>
+      <c r="K30" s="8" t="s">
+        <v>855</v>
+      </c>
+      <c r="L30" s="8" t="s">
+        <v>853</v>
+      </c>
+      <c r="M30" s="8" t="s">
+        <v>856</v>
+      </c>
+      <c r="N30" s="8" t="s">
+        <v>857</v>
+      </c>
+      <c r="O30" s="8" t="s">
+        <v>858</v>
+      </c>
+      <c r="P30" s="8" t="s">
+        <v>859</v>
+      </c>
+      <c r="Q30" s="8" t="s">
+        <v>860</v>
+      </c>
+      <c r="R30" s="8" t="s">
+        <v>861</v>
+      </c>
+      <c r="S30" s="8" t="s">
+        <v>862</v>
+      </c>
+      <c r="T30" s="8" t="s">
+        <v>863</v>
+      </c>
+      <c r="U30" s="8" t="s">
+        <v>864</v>
+      </c>
+      <c r="V30" s="8" t="s">
+        <v>865</v>
+      </c>
+      <c r="W30" s="8" t="s">
+        <v>866</v>
+      </c>
+      <c r="X30" s="8" t="s">
+        <v>867</v>
+      </c>
+      <c r="Y30" s="8" t="s">
+        <v>868</v>
+      </c>
+      <c r="Z30" s="8" t="s">
+        <v>869</v>
+      </c>
+      <c r="AA30" s="8" t="s">
+        <v>870</v>
+      </c>
+      <c r="AB30" s="8" t="s">
         <v>871</v>
       </c>
-      <c r="C30" s="8" t="s">
+      <c r="AC30" s="8" t="s">
         <v>872</v>
       </c>
-      <c r="D30" s="8" t="s">
+      <c r="AD30" s="8" t="s">
         <v>873</v>
       </c>
-      <c r="E30" s="8" t="s">
+      <c r="AE30" s="8" t="s">
         <v>874</v>
       </c>
-      <c r="F30" s="8" t="s">
+      <c r="AF30" s="8" t="s">
         <v>875</v>
       </c>
-      <c r="G30" s="8" t="s">
+      <c r="AG30" s="8" t="s">
         <v>876</v>
       </c>
-      <c r="H30" s="8" t="s">
-[...76 lines deleted...]
-      </c>
       <c r="AH30" s="8" t="s">
-        <v>859</v>
+        <v>877</v>
       </c>
       <c r="AI30" s="8" t="s">
-        <v>860</v>
+        <v>878</v>
       </c>
       <c r="AJ30" s="8" t="s">
-        <v>877</v>
+        <v>897</v>
       </c>
       <c r="AK30" s="8" t="s">
-        <v>862</v>
+        <v>880</v>
       </c>
       <c r="AL30" s="8" t="s">
-        <v>863</v>
+        <v>881</v>
       </c>
       <c r="AM30" s="8" t="s">
-        <v>864</v>
+        <v>882</v>
       </c>
       <c r="AN30" s="8" t="s">
-        <v>865</v>
+        <v>883</v>
       </c>
       <c r="AO30" s="8" t="s">
-        <v>866</v>
+        <v>884</v>
       </c>
       <c r="AP30" s="8" t="s">
-        <v>878</v>
+        <v>898</v>
       </c>
       <c r="AQ30" s="8" t="s">
-        <v>868</v>
+        <v>886</v>
       </c>
       <c r="AR30" s="8" t="s">
-        <v>869</v>
+        <v>887</v>
       </c>
       <c r="AS30" s="8" t="s">
-        <v>870</v>
+        <v>888</v>
+      </c>
+      <c r="AT30" s="8" t="s">
+        <v>899</v>
       </c>
     </row>
-    <row r="31" spans="1:45">
+    <row r="31" spans="1:46">
       <c r="A31" s="3"/>
       <c r="B31" s="8"/>
       <c r="C31" s="8"/>
       <c r="D31" s="8"/>
       <c r="E31" s="8"/>
       <c r="F31" s="8"/>
       <c r="G31" s="8"/>
       <c r="H31" s="8"/>
       <c r="I31" s="8"/>
       <c r="J31" s="8"/>
       <c r="K31" s="8"/>
       <c r="L31" s="8"/>
       <c r="M31" s="8"/>
       <c r="N31" s="8"/>
       <c r="O31" s="8"/>
       <c r="P31" s="8"/>
       <c r="Q31" s="8"/>
       <c r="R31" s="8"/>
       <c r="S31" s="8"/>
       <c r="T31" s="8"/>
       <c r="U31" s="8"/>
       <c r="V31" s="8"/>
       <c r="W31" s="8"/>
       <c r="X31" s="8"/>
       <c r="Y31" s="8"/>
       <c r="Z31" s="8"/>
       <c r="AA31" s="8"/>
       <c r="AB31" s="8"/>
       <c r="AC31" s="8"/>
       <c r="AD31" s="8"/>
       <c r="AE31" s="8"/>
       <c r="AF31" s="8"/>
       <c r="AG31" s="8"/>
       <c r="AH31" s="8"/>
       <c r="AI31" s="8"/>
       <c r="AJ31" s="8"/>
       <c r="AK31" s="8"/>
       <c r="AL31" s="8"/>
       <c r="AM31" s="8"/>
       <c r="AN31" s="8"/>
       <c r="AO31" s="8"/>
       <c r="AP31" s="8"/>
       <c r="AQ31" s="8"/>
       <c r="AR31" s="8"/>
       <c r="AS31" s="8"/>
+      <c r="AT31" s="8"/>
     </row>
-    <row r="32" spans="1:45">
+    <row r="32" spans="1:46">
       <c r="A32" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B32" s="8" t="s">
-        <v>879</v>
+        <v>900</v>
       </c>
       <c r="C32" s="8" t="s">
-        <v>880</v>
+        <v>901</v>
       </c>
       <c r="D32" s="8" t="s">
-        <v>881</v>
+        <v>902</v>
       </c>
       <c r="E32" s="8" t="s">
-        <v>882</v>
+        <v>903</v>
       </c>
       <c r="F32" s="8" t="s">
-        <v>883</v>
+        <v>904</v>
       </c>
       <c r="G32" s="8" t="s">
-        <v>884</v>
+        <v>905</v>
       </c>
       <c r="H32" s="8" t="s">
-        <v>885</v>
+        <v>906</v>
       </c>
       <c r="I32" s="8" t="s">
-        <v>886</v>
+        <v>907</v>
       </c>
       <c r="J32" s="8" t="s">
-        <v>887</v>
+        <v>908</v>
       </c>
       <c r="K32" s="8" t="s">
-        <v>888</v>
+        <v>909</v>
       </c>
       <c r="L32" s="8" t="s">
-        <v>889</v>
+        <v>910</v>
       </c>
       <c r="M32" s="8" t="s">
-        <v>890</v>
+        <v>911</v>
       </c>
       <c r="N32" s="8" t="s">
-        <v>891</v>
+        <v>912</v>
       </c>
       <c r="O32" s="8" t="s">
-        <v>892</v>
+        <v>913</v>
       </c>
       <c r="P32" s="8" t="s">
-        <v>893</v>
+        <v>914</v>
       </c>
       <c r="Q32" s="8" t="s">
-        <v>894</v>
+        <v>915</v>
       </c>
       <c r="R32" s="8" t="s">
-        <v>895</v>
+        <v>916</v>
       </c>
       <c r="S32" s="8" t="s">
-        <v>896</v>
+        <v>917</v>
       </c>
       <c r="T32" s="8" t="s">
-        <v>897</v>
+        <v>918</v>
       </c>
       <c r="U32" s="8" t="s">
-        <v>898</v>
+        <v>919</v>
       </c>
       <c r="V32" s="8" t="s">
-        <v>899</v>
+        <v>920</v>
       </c>
       <c r="W32" s="8" t="s">
-        <v>900</v>
+        <v>921</v>
       </c>
       <c r="X32" s="8" t="s">
-        <v>901</v>
+        <v>922</v>
       </c>
       <c r="Y32" s="8" t="s">
-        <v>902</v>
+        <v>923</v>
       </c>
       <c r="Z32" s="8" t="s">
-        <v>903</v>
+        <v>924</v>
       </c>
       <c r="AA32" s="8" t="s">
-        <v>904</v>
+        <v>925</v>
       </c>
       <c r="AB32" s="8" t="s">
-        <v>905</v>
+        <v>926</v>
       </c>
       <c r="AC32" s="8" t="s">
-        <v>906</v>
+        <v>927</v>
       </c>
       <c r="AD32" s="8" t="s">
-        <v>907</v>
+        <v>928</v>
       </c>
       <c r="AE32" s="8" t="s">
-        <v>908</v>
+        <v>929</v>
       </c>
       <c r="AF32" s="8" t="s">
-        <v>909</v>
+        <v>930</v>
       </c>
       <c r="AG32" s="8" t="s">
-        <v>910</v>
+        <v>931</v>
       </c>
       <c r="AH32" s="8" t="s">
-        <v>911</v>
+        <v>932</v>
       </c>
       <c r="AI32" s="8" t="s">
-        <v>912</v>
+        <v>933</v>
       </c>
       <c r="AJ32" s="8" t="s">
-        <v>913</v>
+        <v>934</v>
       </c>
       <c r="AK32" s="8" t="s">
-        <v>914</v>
+        <v>935</v>
       </c>
       <c r="AL32" s="8" t="s">
-        <v>915</v>
+        <v>936</v>
       </c>
       <c r="AM32" s="8" t="s">
-        <v>916</v>
+        <v>937</v>
       </c>
       <c r="AN32" s="8" t="s">
-        <v>917</v>
+        <v>938</v>
       </c>
       <c r="AO32" s="8" t="s">
-        <v>918</v>
+        <v>939</v>
       </c>
       <c r="AP32" s="8" t="s">
-        <v>919</v>
+        <v>940</v>
       </c>
       <c r="AQ32" s="8" t="s">
-        <v>920</v>
+        <v>941</v>
       </c>
       <c r="AR32" s="8" t="s">
-        <v>921</v>
+        <v>942</v>
       </c>
       <c r="AS32" s="8" t="s">
-        <v>922</v>
+        <v>943</v>
+      </c>
+      <c r="AT32" s="8" t="s">
+        <v>944</v>
       </c>
     </row>
-    <row r="33" spans="1:45" customHeight="1" ht="26.25">
+    <row r="33" spans="1:46" customHeight="1" ht="26.25">
       <c r="A33" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B33" s="8" t="s">
-        <v>923</v>
+        <v>945</v>
       </c>
       <c r="C33" s="8" t="s">
-        <v>924</v>
+        <v>946</v>
       </c>
       <c r="D33" s="8">
         <v>21</v>
       </c>
       <c r="E33" s="8">
         <v>18</v>
       </c>
       <c r="F33" s="8">
         <v>107</v>
       </c>
       <c r="G33" s="8">
         <v>752</v>
       </c>
       <c r="H33" s="8">
         <v>10</v>
       </c>
       <c r="I33" s="8">
         <v>4</v>
       </c>
       <c r="J33" s="8">
         <v>8</v>
       </c>
       <c r="K33" s="8" t="s">
-        <v>925</v>
+        <v>947</v>
       </c>
       <c r="L33" s="8" t="s">
-        <v>926</v>
+        <v>948</v>
       </c>
       <c r="M33" s="8" t="s">
-        <v>927</v>
+        <v>949</v>
       </c>
       <c r="N33" s="8" t="s">
-        <v>928</v>
+        <v>950</v>
       </c>
       <c r="O33" s="8" t="s">
-        <v>925</v>
+        <v>947</v>
       </c>
       <c r="P33" s="8" t="s">
-        <v>929</v>
+        <v>951</v>
       </c>
       <c r="Q33" s="8" t="s">
-        <v>930</v>
+        <v>952</v>
       </c>
       <c r="R33" s="8" t="s">
-        <v>931</v>
+        <v>953</v>
       </c>
       <c r="S33" s="8" t="s">
-        <v>931</v>
+        <v>953</v>
       </c>
       <c r="T33" s="8" t="s">
-        <v>932</v>
+        <v>954</v>
       </c>
       <c r="U33" s="8" t="s">
-        <v>933</v>
+        <v>955</v>
       </c>
       <c r="V33" s="8">
         <v>41</v>
       </c>
       <c r="W33" s="8">
         <v>13</v>
       </c>
       <c r="X33" s="8" t="s">
-        <v>934</v>
+        <v>956</v>
       </c>
       <c r="Y33" s="8" t="s">
-        <v>935</v>
+        <v>957</v>
       </c>
       <c r="Z33" s="8" t="s">
-        <v>936</v>
+        <v>958</v>
       </c>
       <c r="AA33" s="8" t="s">
-        <v>937</v>
+        <v>959</v>
       </c>
       <c r="AB33" s="8" t="s">
-        <v>938</v>
+        <v>960</v>
       </c>
       <c r="AC33" s="8" t="s">
-        <v>939</v>
+        <v>961</v>
       </c>
       <c r="AD33" s="8" t="s">
-        <v>940</v>
+        <v>962</v>
       </c>
       <c r="AE33" s="8" t="s">
-        <v>941</v>
+        <v>963</v>
       </c>
       <c r="AF33" s="8" t="s">
-        <v>942</v>
+        <v>964</v>
       </c>
       <c r="AG33" s="8" t="s">
-        <v>943</v>
+        <v>965</v>
       </c>
       <c r="AH33" s="8" t="s">
-        <v>944</v>
+        <v>966</v>
       </c>
       <c r="AI33" s="8" t="s">
-        <v>945</v>
+        <v>967</v>
       </c>
       <c r="AJ33" s="8" t="s">
-        <v>946</v>
+        <v>968</v>
       </c>
       <c r="AK33" s="8" t="s">
-        <v>947</v>
+        <v>969</v>
       </c>
       <c r="AL33" s="8" t="s">
-        <v>948</v>
+        <v>970</v>
       </c>
       <c r="AM33" s="8" t="s">
-        <v>949</v>
+        <v>971</v>
       </c>
       <c r="AN33" s="8" t="s">
-        <v>950</v>
+        <v>972</v>
       </c>
       <c r="AO33" s="8" t="s">
-        <v>951</v>
+        <v>973</v>
       </c>
       <c r="AP33" s="8" t="s">
-        <v>952</v>
+        <v>974</v>
       </c>
       <c r="AQ33" s="8" t="s">
-        <v>953</v>
+        <v>975</v>
       </c>
       <c r="AR33" s="8" t="s">
-        <v>954</v>
+        <v>976</v>
       </c>
       <c r="AS33" s="8" t="s">
-        <v>955</v>
+        <v>977</v>
+      </c>
+      <c r="AT33" s="8" t="s">
+        <v>978</v>
       </c>
     </row>
-    <row r="34" spans="1:45" customHeight="1" ht="26.25">
+    <row r="34" spans="1:46" customHeight="1" ht="26.25">
       <c r="A34" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B34" s="8" t="s">
-        <v>956</v>
+        <v>979</v>
       </c>
       <c r="C34" s="8" t="s">
-        <v>957</v>
+        <v>980</v>
       </c>
       <c r="D34" s="8" t="s">
-        <v>958</v>
+        <v>981</v>
       </c>
       <c r="E34" s="8" t="s">
-        <v>959</v>
+        <v>982</v>
       </c>
       <c r="F34" s="8" t="s">
-        <v>960</v>
+        <v>983</v>
       </c>
       <c r="G34" s="8" t="s">
-        <v>961</v>
+        <v>984</v>
       </c>
       <c r="H34" s="8" t="s">
-        <v>962</v>
+        <v>985</v>
       </c>
       <c r="I34" s="8" t="s">
-        <v>963</v>
+        <v>986</v>
       </c>
       <c r="J34" s="8" t="s">
-        <v>964</v>
+        <v>987</v>
       </c>
       <c r="K34" s="8" t="s">
-        <v>965</v>
+        <v>988</v>
       </c>
       <c r="L34" s="8" t="s">
-        <v>966</v>
+        <v>989</v>
       </c>
       <c r="M34" s="8" t="s">
-        <v>967</v>
+        <v>990</v>
       </c>
       <c r="N34" s="8" t="s">
-        <v>968</v>
+        <v>991</v>
       </c>
       <c r="O34" s="8" t="s">
-        <v>969</v>
+        <v>992</v>
       </c>
       <c r="P34" s="8" t="s">
-        <v>970</v>
+        <v>993</v>
       </c>
       <c r="Q34" s="8" t="s">
-        <v>971</v>
+        <v>994</v>
       </c>
       <c r="R34" s="8" t="s">
-        <v>972</v>
+        <v>995</v>
       </c>
       <c r="S34" s="8" t="s">
-        <v>973</v>
+        <v>996</v>
       </c>
       <c r="T34" s="8" t="s">
-        <v>974</v>
+        <v>997</v>
       </c>
       <c r="U34" s="8" t="s">
-        <v>975</v>
+        <v>998</v>
       </c>
       <c r="V34" s="8" t="s">
-        <v>976</v>
+        <v>999</v>
       </c>
       <c r="W34" s="8" t="s">
-        <v>977</v>
+        <v>1000</v>
       </c>
       <c r="X34" s="8" t="s">
-        <v>978</v>
+        <v>1001</v>
       </c>
       <c r="Y34" s="8" t="s">
-        <v>979</v>
+        <v>1002</v>
       </c>
       <c r="Z34" s="8" t="s">
-        <v>980</v>
+        <v>1003</v>
       </c>
       <c r="AA34" s="8" t="s">
-        <v>981</v>
+        <v>1004</v>
       </c>
       <c r="AB34" s="8" t="s">
-        <v>982</v>
+        <v>1005</v>
       </c>
       <c r="AC34" s="8" t="s">
-        <v>983</v>
+        <v>1006</v>
       </c>
       <c r="AD34" s="8" t="s">
-        <v>984</v>
+        <v>1007</v>
       </c>
       <c r="AE34" s="8" t="s">
-        <v>985</v>
+        <v>1008</v>
       </c>
       <c r="AF34" s="8" t="s">
-        <v>986</v>
+        <v>1009</v>
       </c>
       <c r="AG34" s="8" t="s">
-        <v>987</v>
+        <v>1010</v>
       </c>
       <c r="AH34" s="8" t="s">
-        <v>988</v>
+        <v>1011</v>
       </c>
       <c r="AI34" s="8" t="s">
-        <v>989</v>
+        <v>1012</v>
       </c>
       <c r="AJ34" s="8" t="s">
-        <v>990</v>
+        <v>1013</v>
       </c>
       <c r="AK34" s="8" t="s">
-        <v>991</v>
+        <v>1014</v>
       </c>
       <c r="AL34" s="8" t="s">
-        <v>992</v>
+        <v>1015</v>
       </c>
       <c r="AM34" s="8" t="s">
-        <v>993</v>
+        <v>1016</v>
       </c>
       <c r="AN34" s="8" t="s">
-        <v>994</v>
+        <v>1017</v>
       </c>
       <c r="AO34" s="8" t="s">
-        <v>995</v>
+        <v>1018</v>
       </c>
       <c r="AP34" s="8" t="s">
-        <v>996</v>
+        <v>1019</v>
       </c>
       <c r="AQ34" s="8" t="s">
-        <v>997</v>
+        <v>1020</v>
       </c>
       <c r="AR34" s="8" t="s">
-        <v>998</v>
+        <v>1021</v>
       </c>
       <c r="AS34" s="8" t="s">
-        <v>999</v>
+        <v>1022</v>
+      </c>
+      <c r="AT34" s="8" t="s">
+        <v>1023</v>
       </c>
     </row>
-    <row r="35" spans="1:45" customHeight="1" ht="26.25">
+    <row r="35" spans="1:46" customHeight="1" ht="26.25">
       <c r="A35" s="6" t="s">
         <v>24</v>
       </c>
       <c r="B35" s="8" t="s">
-        <v>1000</v>
+        <v>1024</v>
       </c>
       <c r="C35" s="8" t="s">
-        <v>1001</v>
+        <v>1025</v>
       </c>
       <c r="D35" s="8" t="s">
-        <v>1002</v>
+        <v>1026</v>
       </c>
       <c r="E35" s="8" t="s">
-        <v>1003</v>
+        <v>1027</v>
       </c>
       <c r="F35" s="8" t="s">
-        <v>1004</v>
+        <v>1028</v>
       </c>
       <c r="G35" s="8" t="s">
-        <v>1005</v>
+        <v>1029</v>
       </c>
       <c r="H35" s="8" t="s">
-        <v>1006</v>
+        <v>1030</v>
       </c>
       <c r="I35" s="8" t="s">
-        <v>1007</v>
+        <v>1031</v>
       </c>
       <c r="J35" s="8" t="s">
-        <v>1008</v>
+        <v>1032</v>
       </c>
       <c r="K35" s="8" t="s">
-        <v>1009</v>
+        <v>1033</v>
       </c>
       <c r="L35" s="8" t="s">
-        <v>1010</v>
+        <v>1034</v>
       </c>
       <c r="M35" s="8" t="s">
-        <v>1011</v>
+        <v>1035</v>
       </c>
       <c r="N35" s="8" t="s">
-        <v>1012</v>
+        <v>1036</v>
       </c>
       <c r="O35" s="8" t="s">
-        <v>1013</v>
+        <v>1037</v>
       </c>
       <c r="P35" s="8" t="s">
-        <v>1014</v>
+        <v>1038</v>
       </c>
       <c r="Q35" s="8" t="s">
-        <v>1015</v>
+        <v>1039</v>
       </c>
       <c r="R35" s="8" t="s">
-        <v>1016</v>
+        <v>1040</v>
       </c>
       <c r="S35" s="8" t="s">
-        <v>1017</v>
+        <v>1041</v>
       </c>
       <c r="T35" s="8" t="s">
-        <v>1018</v>
+        <v>1042</v>
       </c>
       <c r="U35" s="8" t="s">
-        <v>1019</v>
+        <v>1043</v>
       </c>
       <c r="V35" s="8" t="s">
-        <v>1020</v>
+        <v>1044</v>
       </c>
       <c r="W35" s="8" t="s">
-        <v>1021</v>
+        <v>1045</v>
       </c>
       <c r="X35" s="8" t="s">
-        <v>1022</v>
+        <v>1046</v>
       </c>
       <c r="Y35" s="8" t="s">
-        <v>1023</v>
+        <v>1047</v>
       </c>
       <c r="Z35" s="8" t="s">
-        <v>1024</v>
+        <v>1048</v>
       </c>
       <c r="AA35" s="8" t="s">
-        <v>1025</v>
+        <v>1049</v>
       </c>
       <c r="AB35" s="8" t="s">
-        <v>1026</v>
+        <v>1050</v>
       </c>
       <c r="AC35" s="8" t="s">
-        <v>1027</v>
+        <v>1051</v>
       </c>
       <c r="AD35" s="8" t="s">
-        <v>1028</v>
+        <v>1052</v>
       </c>
       <c r="AE35" s="8" t="s">
-        <v>1029</v>
+        <v>1053</v>
       </c>
       <c r="AF35" s="8" t="s">
-        <v>1030</v>
+        <v>1054</v>
       </c>
       <c r="AG35" s="8" t="s">
-        <v>1031</v>
+        <v>1055</v>
       </c>
       <c r="AH35" s="8" t="s">
-        <v>1032</v>
+        <v>1056</v>
       </c>
       <c r="AI35" s="8" t="s">
-        <v>1033</v>
+        <v>1057</v>
       </c>
       <c r="AJ35" s="8" t="s">
-        <v>1034</v>
+        <v>1058</v>
       </c>
       <c r="AK35" s="8" t="s">
-        <v>1035</v>
+        <v>1059</v>
       </c>
       <c r="AL35" s="8" t="s">
-        <v>1036</v>
+        <v>1060</v>
       </c>
       <c r="AM35" s="8" t="s">
-        <v>1037</v>
+        <v>1061</v>
       </c>
       <c r="AN35" s="8" t="s">
-        <v>1038</v>
+        <v>1062</v>
       </c>
       <c r="AO35" s="8" t="s">
-        <v>1039</v>
+        <v>1063</v>
       </c>
       <c r="AP35" s="8" t="s">
-        <v>1040</v>
+        <v>1064</v>
       </c>
       <c r="AQ35" s="8" t="s">
-        <v>1041</v>
+        <v>1065</v>
       </c>
       <c r="AR35" s="8" t="s">
-        <v>1042</v>
+        <v>1066</v>
       </c>
       <c r="AS35" s="8" t="s">
-        <v>1043</v>
+        <v>1067</v>
+      </c>
+      <c r="AT35" s="8" t="s">
+        <v>1068</v>
       </c>
     </row>
-    <row r="36" spans="1:45" customHeight="1" ht="26.25">
+    <row r="36" spans="1:46" customHeight="1" ht="26.25">
       <c r="A36" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B36" s="8" t="s">
-        <v>1044</v>
+        <v>1069</v>
       </c>
       <c r="C36" s="8" t="s">
-        <v>1045</v>
+        <v>1070</v>
       </c>
       <c r="D36" s="8" t="s">
-        <v>1046</v>
+        <v>1071</v>
       </c>
       <c r="E36" s="8" t="s">
-        <v>1047</v>
+        <v>1072</v>
       </c>
       <c r="F36" s="8" t="s">
-        <v>1048</v>
+        <v>1073</v>
       </c>
       <c r="G36" s="8" t="s">
-        <v>1049</v>
+        <v>1074</v>
       </c>
       <c r="H36" s="8" t="s">
-        <v>1050</v>
+        <v>1075</v>
       </c>
       <c r="I36" s="8" t="s">
-        <v>1051</v>
+        <v>1076</v>
       </c>
       <c r="J36" s="8" t="s">
-        <v>1052</v>
+        <v>1077</v>
       </c>
       <c r="K36" s="8" t="s">
-        <v>1053</v>
+        <v>1078</v>
       </c>
       <c r="L36" s="8" t="s">
-        <v>1054</v>
+        <v>1079</v>
       </c>
       <c r="M36" s="8" t="s">
-        <v>1055</v>
+        <v>1080</v>
       </c>
       <c r="N36" s="8" t="s">
-        <v>1056</v>
+        <v>1081</v>
       </c>
       <c r="O36" s="8" t="s">
-        <v>1057</v>
+        <v>1082</v>
       </c>
       <c r="P36" s="8" t="s">
-        <v>1058</v>
+        <v>1083</v>
       </c>
       <c r="Q36" s="8" t="s">
-        <v>1059</v>
+        <v>1084</v>
       </c>
       <c r="R36" s="8" t="s">
-        <v>1060</v>
+        <v>1085</v>
       </c>
       <c r="S36" s="8" t="s">
-        <v>1061</v>
+        <v>1086</v>
       </c>
       <c r="T36" s="8" t="s">
-        <v>1062</v>
+        <v>1087</v>
       </c>
       <c r="U36" s="8" t="s">
-        <v>1063</v>
+        <v>1088</v>
       </c>
       <c r="V36" s="8" t="s">
-        <v>1064</v>
+        <v>1089</v>
       </c>
       <c r="W36" s="8" t="s">
-        <v>1065</v>
+        <v>1090</v>
       </c>
       <c r="X36" s="8" t="s">
-        <v>1066</v>
+        <v>1091</v>
       </c>
       <c r="Y36" s="8" t="s">
-        <v>1067</v>
+        <v>1092</v>
       </c>
       <c r="Z36" s="8" t="s">
-        <v>1068</v>
+        <v>1093</v>
       </c>
       <c r="AA36" s="8" t="s">
-        <v>1069</v>
+        <v>1094</v>
       </c>
       <c r="AB36" s="8" t="s">
-        <v>1070</v>
+        <v>1095</v>
       </c>
       <c r="AC36" s="8" t="s">
-        <v>1071</v>
+        <v>1096</v>
       </c>
       <c r="AD36" s="8" t="s">
-        <v>1072</v>
+        <v>1097</v>
       </c>
       <c r="AE36" s="8" t="s">
-        <v>1073</v>
+        <v>1098</v>
       </c>
       <c r="AF36" s="8" t="s">
-        <v>1074</v>
+        <v>1099</v>
       </c>
       <c r="AG36" s="8" t="s">
-        <v>1075</v>
+        <v>1100</v>
       </c>
       <c r="AH36" s="8" t="s">
-        <v>1076</v>
+        <v>1101</v>
       </c>
       <c r="AI36" s="8" t="s">
-        <v>1077</v>
+        <v>1102</v>
       </c>
       <c r="AJ36" s="8" t="s">
-        <v>1078</v>
+        <v>1103</v>
       </c>
       <c r="AK36" s="8" t="s">
-        <v>1079</v>
+        <v>1104</v>
       </c>
       <c r="AL36" s="8" t="s">
-        <v>1080</v>
+        <v>1105</v>
       </c>
       <c r="AM36" s="8" t="s">
-        <v>1081</v>
+        <v>1106</v>
       </c>
       <c r="AN36" s="8" t="s">
-        <v>1082</v>
+        <v>1107</v>
       </c>
       <c r="AO36" s="8" t="s">
-        <v>1083</v>
+        <v>1108</v>
       </c>
       <c r="AP36" s="8" t="s">
-        <v>1084</v>
+        <v>1109</v>
       </c>
       <c r="AQ36" s="8" t="s">
-        <v>1085</v>
+        <v>1110</v>
       </c>
       <c r="AR36" s="8" t="s">
-        <v>1086</v>
+        <v>1111</v>
       </c>
       <c r="AS36" s="8" t="s">
-        <v>1087</v>
+        <v>1112</v>
+      </c>
+      <c r="AT36" s="8" t="s">
+        <v>1113</v>
       </c>
     </row>
-    <row r="37" spans="1:45">
+    <row r="37" spans="1:46">
       <c r="A37" s="3"/>
       <c r="B37" s="8"/>
       <c r="C37" s="8"/>
       <c r="D37" s="8"/>
       <c r="E37" s="8"/>
       <c r="F37" s="8"/>
       <c r="G37" s="8"/>
       <c r="H37" s="8"/>
       <c r="I37" s="8"/>
       <c r="J37" s="8"/>
       <c r="K37" s="8"/>
       <c r="L37" s="8"/>
       <c r="M37" s="8"/>
       <c r="N37" s="8"/>
       <c r="O37" s="8"/>
       <c r="P37" s="8"/>
       <c r="Q37" s="8"/>
       <c r="R37" s="8"/>
       <c r="S37" s="8"/>
       <c r="T37" s="8"/>
       <c r="U37" s="8"/>
       <c r="V37" s="8"/>
       <c r="W37" s="8"/>
       <c r="X37" s="8"/>
       <c r="Y37" s="8"/>
       <c r="Z37" s="8"/>
       <c r="AA37" s="8"/>
       <c r="AB37" s="8"/>
       <c r="AC37" s="8"/>
       <c r="AD37" s="8"/>
       <c r="AE37" s="8"/>
       <c r="AF37" s="8"/>
       <c r="AG37" s="8"/>
       <c r="AH37" s="8"/>
       <c r="AI37" s="8"/>
       <c r="AJ37" s="8"/>
       <c r="AK37" s="8"/>
       <c r="AL37" s="8"/>
       <c r="AM37" s="8"/>
       <c r="AN37" s="8"/>
       <c r="AO37" s="8"/>
       <c r="AP37" s="8"/>
       <c r="AQ37" s="8"/>
       <c r="AR37" s="8"/>
       <c r="AS37" s="8"/>
+      <c r="AT37" s="8"/>
     </row>
-    <row r="38" spans="1:45">
+    <row r="38" spans="1:46">
       <c r="A38" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B38" s="8" t="s">
-        <v>1088</v>
+        <v>1114</v>
       </c>
       <c r="C38" s="8" t="s">
-        <v>1089</v>
+        <v>1115</v>
       </c>
       <c r="D38" s="8" t="s">
-        <v>1090</v>
+        <v>1116</v>
       </c>
       <c r="E38" s="8" t="s">
-        <v>1091</v>
+        <v>1117</v>
       </c>
       <c r="F38" s="8" t="s">
-        <v>1092</v>
+        <v>1118</v>
       </c>
       <c r="G38" s="8" t="s">
-        <v>1093</v>
+        <v>1119</v>
       </c>
       <c r="H38" s="8" t="s">
-        <v>1094</v>
+        <v>1120</v>
       </c>
       <c r="I38" s="8" t="s">
-        <v>1095</v>
+        <v>1121</v>
       </c>
       <c r="J38" s="8" t="s">
-        <v>1096</v>
+        <v>1122</v>
       </c>
       <c r="K38" s="8" t="s">
-        <v>1097</v>
+        <v>1123</v>
       </c>
       <c r="L38" s="8" t="s">
-        <v>1098</v>
+        <v>1124</v>
       </c>
       <c r="M38" s="8" t="s">
-        <v>1099</v>
+        <v>1125</v>
       </c>
       <c r="N38" s="8" t="s">
-        <v>1100</v>
+        <v>1126</v>
       </c>
       <c r="O38" s="8" t="s">
-        <v>1101</v>
+        <v>1127</v>
       </c>
       <c r="P38" s="8" t="s">
-        <v>1102</v>
+        <v>1128</v>
       </c>
       <c r="Q38" s="8" t="s">
-        <v>1103</v>
+        <v>1129</v>
       </c>
       <c r="R38" s="8" t="s">
-        <v>1104</v>
+        <v>1130</v>
       </c>
       <c r="S38" s="8" t="s">
-        <v>1105</v>
+        <v>1131</v>
       </c>
       <c r="T38" s="8" t="s">
-        <v>1106</v>
+        <v>1132</v>
       </c>
       <c r="U38" s="8" t="s">
-        <v>1107</v>
+        <v>1133</v>
       </c>
       <c r="V38" s="8" t="s">
-        <v>1108</v>
+        <v>1134</v>
       </c>
       <c r="W38" s="8" t="s">
-        <v>1109</v>
+        <v>1135</v>
       </c>
       <c r="X38" s="8">
         <v>505</v>
       </c>
       <c r="Y38" s="8">
         <v>397</v>
       </c>
       <c r="Z38" s="8" t="s">
-        <v>1110</v>
+        <v>1136</v>
       </c>
       <c r="AA38" s="8" t="s">
-        <v>1111</v>
+        <v>1137</v>
       </c>
       <c r="AB38" s="8" t="s">
-        <v>1112</v>
+        <v>1138</v>
       </c>
       <c r="AC38" s="8" t="s">
-        <v>1113</v>
+        <v>1139</v>
       </c>
       <c r="AD38" s="8" t="s">
-        <v>1114</v>
+        <v>1140</v>
       </c>
       <c r="AE38" s="8" t="s">
-        <v>1115</v>
+        <v>1141</v>
       </c>
       <c r="AF38" s="8" t="s">
-        <v>1116</v>
+        <v>1142</v>
       </c>
       <c r="AG38" s="8" t="s">
-        <v>1117</v>
+        <v>1143</v>
       </c>
       <c r="AH38" s="8" t="s">
-        <v>1118</v>
+        <v>1144</v>
       </c>
       <c r="AI38" s="8" t="s">
-        <v>1119</v>
+        <v>1145</v>
       </c>
       <c r="AJ38" s="8" t="s">
-        <v>1120</v>
+        <v>1146</v>
       </c>
       <c r="AK38" s="8" t="s">
-        <v>1121</v>
+        <v>1147</v>
       </c>
       <c r="AL38" s="8" t="s">
-        <v>1122</v>
+        <v>1148</v>
       </c>
       <c r="AM38" s="8" t="s">
-        <v>1123</v>
+        <v>1149</v>
       </c>
       <c r="AN38" s="8" t="s">
-        <v>1124</v>
+        <v>1150</v>
       </c>
       <c r="AO38" s="8" t="s">
-        <v>1125</v>
+        <v>1151</v>
       </c>
       <c r="AP38" s="8" t="s">
-        <v>1126</v>
+        <v>1152</v>
       </c>
       <c r="AQ38" s="8" t="s">
-        <v>1127</v>
+        <v>1153</v>
       </c>
       <c r="AR38" s="8" t="s">
-        <v>1128</v>
+        <v>1154</v>
       </c>
       <c r="AS38" s="8" t="s">
-        <v>1129</v>
+        <v>1155</v>
+      </c>
+      <c r="AT38" s="8" t="s">
+        <v>1156</v>
       </c>
     </row>
-    <row r="39" spans="1:45">
+    <row r="39" spans="1:46">
       <c r="A39" s="7" t="s">
         <v>27</v>
       </c>
       <c r="B39" s="8" t="s">
-        <v>1130</v>
+        <v>1157</v>
       </c>
       <c r="C39" s="8" t="s">
-        <v>1131</v>
+        <v>1158</v>
       </c>
       <c r="D39" s="8" t="s">
-        <v>1132</v>
+        <v>1159</v>
       </c>
       <c r="E39" s="8" t="s">
-        <v>1133</v>
+        <v>1160</v>
       </c>
       <c r="F39" s="8" t="s">
-        <v>1134</v>
+        <v>1161</v>
       </c>
       <c r="G39" s="8" t="s">
-        <v>1134</v>
+        <v>1161</v>
       </c>
       <c r="H39" s="8" t="s">
-        <v>1133</v>
+        <v>1160</v>
       </c>
       <c r="I39" s="8" t="s">
-        <v>1133</v>
+        <v>1160</v>
       </c>
       <c r="J39" s="8" t="s">
-        <v>1135</v>
+        <v>1162</v>
       </c>
       <c r="K39" s="8" t="s">
-        <v>1134</v>
+        <v>1161</v>
       </c>
       <c r="L39" s="8" t="s">
-        <v>1133</v>
+        <v>1160</v>
       </c>
       <c r="M39" s="8" t="s">
-        <v>1136</v>
+        <v>1163</v>
       </c>
       <c r="N39" s="8">
         <v>0</v>
       </c>
       <c r="O39" s="8">
         <v>0</v>
       </c>
       <c r="P39" s="8" t="s">
-        <v>1137</v>
+        <v>1164</v>
       </c>
       <c r="Q39" s="8">
         <v>0</v>
       </c>
       <c r="R39" s="8">
         <v>0</v>
       </c>
       <c r="S39" s="8">
         <v>0</v>
       </c>
       <c r="T39" s="8">
         <v>0</v>
       </c>
       <c r="U39" s="8">
         <v>0</v>
       </c>
       <c r="V39" s="8">
         <v>0</v>
       </c>
       <c r="W39" s="8">
         <v>0</v>
       </c>
       <c r="X39" s="8">
         <v>0</v>
       </c>
       <c r="Y39" s="8">
         <v>0</v>
       </c>
       <c r="Z39" s="8">
         <v>0</v>
       </c>
       <c r="AA39" s="8">
         <v>0</v>
       </c>
       <c r="AB39" s="8">
         <v>0</v>
       </c>
       <c r="AC39" s="8">
         <v>0</v>
       </c>
       <c r="AD39" s="8">
         <v>0</v>
       </c>
       <c r="AE39" s="8" t="s">
-        <v>1138</v>
+        <v>1165</v>
       </c>
       <c r="AF39" s="8" t="s">
-        <v>1139</v>
+        <v>1166</v>
       </c>
       <c r="AG39" s="8" t="s">
-        <v>1140</v>
+        <v>1167</v>
       </c>
       <c r="AH39" s="8" t="s">
-        <v>1141</v>
+        <v>1168</v>
       </c>
       <c r="AI39" s="8" t="s">
-        <v>1142</v>
+        <v>1169</v>
       </c>
       <c r="AJ39" s="8" t="s">
-        <v>1143</v>
+        <v>1170</v>
       </c>
       <c r="AK39" s="8" t="s">
-        <v>1144</v>
+        <v>1171</v>
       </c>
       <c r="AL39" s="8" t="s">
-        <v>1145</v>
+        <v>1172</v>
       </c>
       <c r="AM39" s="8" t="s">
-        <v>1146</v>
+        <v>1173</v>
       </c>
       <c r="AN39" s="8" t="s">
-        <v>1147</v>
+        <v>1174</v>
       </c>
       <c r="AO39" s="8" t="s">
-        <v>1148</v>
+        <v>1175</v>
       </c>
       <c r="AP39" s="8" t="s">
-        <v>1149</v>
+        <v>1176</v>
       </c>
       <c r="AQ39" s="8" t="s">
-        <v>1150</v>
+        <v>1177</v>
       </c>
       <c r="AR39" s="8" t="s">
-        <v>1151</v>
+        <v>1178</v>
       </c>
       <c r="AS39" s="8" t="s">
-        <v>1152</v>
+        <v>1179</v>
+      </c>
+      <c r="AT39" s="8" t="s">
+        <v>1180</v>
       </c>
     </row>
-    <row r="40" spans="1:45">
+    <row r="40" spans="1:46">
       <c r="A40" s="3"/>
       <c r="B40" s="8"/>
       <c r="C40" s="8"/>
       <c r="D40" s="8"/>
       <c r="E40" s="8"/>
       <c r="F40" s="8"/>
       <c r="G40" s="8"/>
       <c r="H40" s="8"/>
       <c r="I40" s="8"/>
       <c r="J40" s="8"/>
       <c r="K40" s="8"/>
       <c r="L40" s="8"/>
       <c r="M40" s="8"/>
       <c r="N40" s="8"/>
       <c r="O40" s="8"/>
       <c r="P40" s="8"/>
       <c r="Q40" s="8"/>
       <c r="R40" s="8"/>
       <c r="S40" s="8"/>
       <c r="T40" s="8"/>
       <c r="U40" s="8"/>
       <c r="V40" s="8"/>
       <c r="W40" s="8"/>
       <c r="X40" s="8"/>
       <c r="Y40" s="8"/>
       <c r="Z40" s="8"/>
       <c r="AA40" s="8"/>
       <c r="AB40" s="8"/>
       <c r="AC40" s="8"/>
       <c r="AD40" s="8"/>
       <c r="AE40" s="8"/>
       <c r="AF40" s="8"/>
       <c r="AG40" s="8"/>
       <c r="AH40" s="8"/>
       <c r="AI40" s="8"/>
       <c r="AJ40" s="8"/>
       <c r="AK40" s="8"/>
       <c r="AL40" s="8"/>
       <c r="AM40" s="8"/>
       <c r="AN40" s="8"/>
       <c r="AO40" s="8"/>
       <c r="AP40" s="8"/>
       <c r="AQ40" s="8"/>
       <c r="AR40" s="8"/>
       <c r="AS40" s="8"/>
+      <c r="AT40" s="8"/>
     </row>
-    <row r="41" spans="1:45">
+    <row r="41" spans="1:46">
       <c r="A41" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B41" s="8" t="s">
-        <v>1153</v>
+        <v>1181</v>
       </c>
       <c r="C41" s="8" t="s">
-        <v>1154</v>
+        <v>1182</v>
       </c>
       <c r="D41" s="8" t="s">
-        <v>1155</v>
+        <v>1183</v>
       </c>
       <c r="E41" s="8" t="s">
-        <v>1156</v>
+        <v>1184</v>
       </c>
       <c r="F41" s="8" t="s">
-        <v>1157</v>
+        <v>1185</v>
       </c>
       <c r="G41" s="8" t="s">
-        <v>1158</v>
+        <v>1186</v>
       </c>
       <c r="H41" s="8" t="s">
-        <v>1159</v>
+        <v>1187</v>
       </c>
       <c r="I41" s="8" t="s">
-        <v>1160</v>
+        <v>1188</v>
       </c>
       <c r="J41" s="8" t="s">
-        <v>1161</v>
+        <v>1189</v>
       </c>
       <c r="K41" s="8" t="s">
-        <v>1162</v>
+        <v>1190</v>
       </c>
       <c r="L41" s="8" t="s">
-        <v>1163</v>
+        <v>1191</v>
       </c>
       <c r="M41" s="8" t="s">
-        <v>1164</v>
+        <v>1192</v>
       </c>
       <c r="N41" s="8" t="s">
-        <v>1165</v>
+        <v>1193</v>
       </c>
       <c r="O41" s="8" t="s">
-        <v>1166</v>
+        <v>1194</v>
       </c>
       <c r="P41" s="8" t="s">
-        <v>1167</v>
+        <v>1195</v>
       </c>
       <c r="Q41" s="8" t="s">
-        <v>1168</v>
+        <v>1196</v>
       </c>
       <c r="R41" s="8" t="s">
-        <v>1169</v>
+        <v>1197</v>
       </c>
       <c r="S41" s="8" t="s">
-        <v>1170</v>
+        <v>1198</v>
       </c>
       <c r="T41" s="8" t="s">
-        <v>1171</v>
+        <v>1199</v>
       </c>
       <c r="U41" s="8" t="s">
-        <v>1172</v>
+        <v>1200</v>
       </c>
       <c r="V41" s="8" t="s">
-        <v>1173</v>
+        <v>1201</v>
       </c>
       <c r="W41" s="8" t="s">
-        <v>1174</v>
+        <v>1202</v>
       </c>
       <c r="X41" s="8" t="s">
-        <v>1175</v>
+        <v>1203</v>
       </c>
       <c r="Y41" s="8" t="s">
-        <v>1176</v>
+        <v>1204</v>
       </c>
       <c r="Z41" s="8" t="s">
-        <v>1177</v>
+        <v>1205</v>
       </c>
       <c r="AA41" s="8" t="s">
-        <v>1178</v>
+        <v>1206</v>
       </c>
       <c r="AB41" s="8" t="s">
-        <v>1179</v>
+        <v>1207</v>
       </c>
       <c r="AC41" s="8" t="s">
-        <v>1180</v>
+        <v>1208</v>
       </c>
       <c r="AD41" s="8" t="s">
-        <v>1181</v>
+        <v>1209</v>
       </c>
       <c r="AE41" s="8" t="s">
-        <v>1182</v>
+        <v>1210</v>
       </c>
       <c r="AF41" s="8" t="s">
-        <v>924</v>
+        <v>946</v>
       </c>
       <c r="AG41" s="8" t="s">
-        <v>1183</v>
+        <v>1211</v>
       </c>
       <c r="AH41" s="8" t="s">
-        <v>1184</v>
+        <v>1212</v>
       </c>
       <c r="AI41" s="8" t="s">
-        <v>1185</v>
+        <v>1213</v>
       </c>
       <c r="AJ41" s="8" t="s">
-        <v>1186</v>
+        <v>1214</v>
       </c>
       <c r="AK41" s="8" t="s">
-        <v>1187</v>
+        <v>1215</v>
       </c>
       <c r="AL41" s="8" t="s">
-        <v>1188</v>
+        <v>1216</v>
       </c>
       <c r="AM41" s="8" t="s">
-        <v>1189</v>
+        <v>1217</v>
       </c>
       <c r="AN41" s="8" t="s">
-        <v>1190</v>
+        <v>1218</v>
       </c>
       <c r="AO41" s="8" t="s">
-        <v>1191</v>
+        <v>1219</v>
       </c>
       <c r="AP41" s="8" t="s">
-        <v>1192</v>
+        <v>1220</v>
       </c>
       <c r="AQ41" s="8" t="s">
-        <v>1193</v>
+        <v>1221</v>
       </c>
       <c r="AR41" s="8" t="s">
-        <v>1194</v>
+        <v>1222</v>
       </c>
       <c r="AS41" s="8" t="s">
-        <v>1195</v>
+        <v>1223</v>
+      </c>
+      <c r="AT41" s="8" t="s">
+        <v>1224</v>
       </c>
     </row>
-    <row r="42" spans="1:45">
+    <row r="42" spans="1:46">
       <c r="A42" s="7" t="s">
         <v>27</v>
       </c>
       <c r="B42" s="8" t="s">
-        <v>1196</v>
+        <v>1225</v>
       </c>
       <c r="C42" s="8" t="s">
-        <v>1197</v>
+        <v>1226</v>
       </c>
       <c r="D42" s="8" t="s">
-        <v>1198</v>
+        <v>1227</v>
       </c>
       <c r="E42" s="8" t="s">
-        <v>1199</v>
+        <v>1228</v>
       </c>
       <c r="F42" s="8" t="s">
-        <v>1200</v>
+        <v>1229</v>
       </c>
       <c r="G42" s="8" t="s">
-        <v>1201</v>
+        <v>1230</v>
       </c>
       <c r="H42" s="8" t="s">
-        <v>1202</v>
+        <v>1231</v>
       </c>
       <c r="I42" s="8" t="s">
-        <v>1203</v>
+        <v>1232</v>
       </c>
       <c r="J42" s="8" t="s">
-        <v>1204</v>
+        <v>1233</v>
       </c>
       <c r="K42" s="8" t="s">
-        <v>1205</v>
+        <v>1234</v>
       </c>
       <c r="L42" s="8" t="s">
-        <v>1206</v>
+        <v>1235</v>
       </c>
       <c r="M42" s="8">
         <v>0</v>
       </c>
       <c r="N42" s="8">
         <v>0</v>
       </c>
       <c r="O42" s="8">
         <v>0</v>
       </c>
       <c r="P42" s="8" t="s">
-        <v>1207</v>
+        <v>1236</v>
       </c>
       <c r="Q42" s="8">
         <v>0</v>
       </c>
       <c r="R42" s="8" t="s">
-        <v>1208</v>
+        <v>1237</v>
       </c>
       <c r="S42" s="8" t="s">
-        <v>1209</v>
+        <v>1238</v>
       </c>
       <c r="T42" s="8" t="s">
-        <v>1210</v>
+        <v>1239</v>
       </c>
       <c r="U42" s="8" t="s">
-        <v>1211</v>
+        <v>1240</v>
       </c>
       <c r="V42" s="8">
         <v>0</v>
       </c>
       <c r="W42" s="8">
         <v>0</v>
       </c>
       <c r="X42" s="8">
         <v>0</v>
       </c>
       <c r="Y42" s="8">
         <v>0</v>
       </c>
       <c r="Z42" s="8">
         <v>0</v>
       </c>
       <c r="AA42" s="8">
         <v>0</v>
       </c>
       <c r="AB42" s="8">
         <v>0</v>
       </c>
       <c r="AC42" s="8">
         <v>0</v>
       </c>
       <c r="AD42" s="8">
         <v>0</v>
       </c>
       <c r="AE42" s="8">
         <v>0</v>
       </c>
       <c r="AF42" s="8">
         <v>0</v>
       </c>
       <c r="AG42" s="8">
         <v>0</v>
       </c>
       <c r="AH42" s="8">
         <v>0</v>
       </c>
       <c r="AI42" s="8">
         <v>0</v>
       </c>
       <c r="AJ42" s="8" t="s">
-        <v>1212</v>
+        <v>1241</v>
       </c>
       <c r="AK42" s="8" t="s">
-        <v>1212</v>
+        <v>1241</v>
       </c>
       <c r="AL42" s="8" t="s">
-        <v>1213</v>
+        <v>1242</v>
       </c>
       <c r="AM42" s="8" t="s">
-        <v>1214</v>
+        <v>1243</v>
       </c>
       <c r="AN42" s="8" t="s">
-        <v>1215</v>
+        <v>1244</v>
       </c>
       <c r="AO42" s="8" t="s">
-        <v>1216</v>
+        <v>1245</v>
       </c>
       <c r="AP42" s="8" t="s">
-        <v>1217</v>
+        <v>1246</v>
       </c>
       <c r="AQ42" s="8" t="s">
-        <v>1218</v>
+        <v>1247</v>
       </c>
       <c r="AR42" s="8" t="s">
-        <v>1219</v>
+        <v>1248</v>
       </c>
       <c r="AS42" s="8" t="s">
-        <v>1220</v>
+        <v>1249</v>
+      </c>
+      <c r="AT42" s="8" t="s">
+        <v>1250</v>
       </c>
     </row>
-    <row r="43" spans="1:45">
+    <row r="43" spans="1:46">
       <c r="A43" s="3"/>
       <c r="B43" s="8"/>
       <c r="C43" s="8"/>
       <c r="D43" s="8"/>
       <c r="E43" s="8"/>
       <c r="F43" s="8"/>
       <c r="G43" s="8"/>
       <c r="H43" s="8"/>
       <c r="I43" s="8"/>
       <c r="J43" s="8"/>
       <c r="K43" s="8"/>
       <c r="L43" s="8"/>
       <c r="M43" s="8"/>
       <c r="N43" s="8"/>
       <c r="O43" s="8"/>
       <c r="P43" s="8"/>
       <c r="Q43" s="8"/>
       <c r="R43" s="8"/>
       <c r="S43" s="8"/>
       <c r="T43" s="8"/>
       <c r="U43" s="8"/>
       <c r="V43" s="8"/>
       <c r="W43" s="8"/>
       <c r="X43" s="8"/>
       <c r="Y43" s="8"/>
       <c r="Z43" s="8"/>
       <c r="AA43" s="8"/>
       <c r="AB43" s="8"/>
       <c r="AC43" s="8"/>
       <c r="AD43" s="8"/>
       <c r="AE43" s="8"/>
       <c r="AF43" s="8"/>
       <c r="AG43" s="8"/>
       <c r="AH43" s="8"/>
       <c r="AI43" s="8"/>
       <c r="AJ43" s="8"/>
       <c r="AK43" s="8"/>
       <c r="AL43" s="8"/>
       <c r="AM43" s="8"/>
       <c r="AN43" s="8"/>
       <c r="AO43" s="8"/>
       <c r="AP43" s="8"/>
       <c r="AQ43" s="8"/>
       <c r="AR43" s="8"/>
       <c r="AS43" s="8"/>
+      <c r="AT43" s="8"/>
     </row>
-    <row r="44" spans="1:45">
+    <row r="44" spans="1:46">
       <c r="A44" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B44" s="8" t="s">
-        <v>1221</v>
+        <v>1251</v>
       </c>
       <c r="C44" s="8" t="s">
-        <v>1222</v>
+        <v>1252</v>
       </c>
       <c r="D44" s="8" t="s">
-        <v>1223</v>
+        <v>1253</v>
       </c>
       <c r="E44" s="8" t="s">
-        <v>1224</v>
+        <v>1254</v>
       </c>
       <c r="F44" s="8" t="s">
-        <v>1225</v>
+        <v>1255</v>
       </c>
       <c r="G44" s="8" t="s">
-        <v>1226</v>
+        <v>1256</v>
       </c>
       <c r="H44" s="8" t="s">
-        <v>1227</v>
+        <v>1257</v>
       </c>
       <c r="I44" s="8" t="s">
-        <v>1228</v>
+        <v>1258</v>
       </c>
       <c r="J44" s="8" t="s">
-        <v>1229</v>
+        <v>1259</v>
       </c>
       <c r="K44" s="8" t="s">
-        <v>1230</v>
+        <v>1260</v>
       </c>
       <c r="L44" s="8" t="s">
-        <v>1231</v>
+        <v>1261</v>
       </c>
       <c r="M44" s="8" t="s">
-        <v>1232</v>
+        <v>1262</v>
       </c>
       <c r="N44" s="8" t="s">
-        <v>1233</v>
+        <v>1263</v>
       </c>
       <c r="O44" s="8" t="s">
-        <v>1234</v>
+        <v>1264</v>
       </c>
       <c r="P44" s="8" t="s">
-        <v>1235</v>
+        <v>1265</v>
       </c>
       <c r="Q44" s="8" t="s">
-        <v>1236</v>
+        <v>1266</v>
       </c>
       <c r="R44" s="8" t="s">
-        <v>1237</v>
+        <v>1267</v>
       </c>
       <c r="S44" s="8" t="s">
-        <v>1238</v>
+        <v>1268</v>
       </c>
       <c r="T44" s="8" t="s">
-        <v>1239</v>
+        <v>1269</v>
       </c>
       <c r="U44" s="8" t="s">
-        <v>1240</v>
+        <v>1270</v>
       </c>
       <c r="V44" s="8" t="s">
-        <v>1241</v>
+        <v>1271</v>
       </c>
       <c r="W44" s="8" t="s">
-        <v>1242</v>
+        <v>1272</v>
       </c>
       <c r="X44" s="8" t="s">
-        <v>1243</v>
+        <v>1273</v>
       </c>
       <c r="Y44" s="8" t="s">
-        <v>1244</v>
+        <v>1274</v>
       </c>
       <c r="Z44" s="8" t="s">
-        <v>1245</v>
+        <v>1275</v>
       </c>
       <c r="AA44" s="8" t="s">
-        <v>1246</v>
+        <v>1276</v>
       </c>
       <c r="AB44" s="8" t="s">
-        <v>1247</v>
+        <v>1277</v>
       </c>
       <c r="AC44" s="8" t="s">
-        <v>1248</v>
+        <v>1278</v>
       </c>
       <c r="AD44" s="8" t="s">
-        <v>1249</v>
+        <v>1279</v>
       </c>
       <c r="AE44" s="8" t="s">
-        <v>1250</v>
+        <v>1280</v>
       </c>
       <c r="AF44" s="8" t="s">
-        <v>1251</v>
+        <v>1281</v>
       </c>
       <c r="AG44" s="8" t="s">
-        <v>1252</v>
+        <v>1282</v>
       </c>
       <c r="AH44" s="8" t="s">
-        <v>1253</v>
+        <v>1283</v>
       </c>
       <c r="AI44" s="8" t="s">
-        <v>1254</v>
+        <v>1284</v>
       </c>
       <c r="AJ44" s="8" t="s">
-        <v>1255</v>
+        <v>1285</v>
       </c>
       <c r="AK44" s="8" t="s">
-        <v>1256</v>
+        <v>1286</v>
       </c>
       <c r="AL44" s="8" t="s">
-        <v>1257</v>
+        <v>1287</v>
       </c>
       <c r="AM44" s="8" t="s">
-        <v>1258</v>
+        <v>1288</v>
       </c>
       <c r="AN44" s="8" t="s">
-        <v>1259</v>
+        <v>1289</v>
       </c>
       <c r="AO44" s="8" t="s">
-        <v>1260</v>
+        <v>1290</v>
       </c>
       <c r="AP44" s="8" t="s">
-        <v>1261</v>
+        <v>1291</v>
       </c>
       <c r="AQ44" s="8" t="s">
-        <v>1262</v>
+        <v>1292</v>
       </c>
       <c r="AR44" s="8" t="s">
-        <v>1263</v>
+        <v>1293</v>
       </c>
       <c r="AS44" s="8" t="s">
-        <v>1264</v>
+        <v>1294</v>
+      </c>
+      <c r="AT44" s="8" t="s">
+        <v>1295</v>
       </c>
     </row>
-    <row r="45" spans="1:45">
+    <row r="45" spans="1:46">
       <c r="A45" s="7" t="s">
         <v>27</v>
       </c>
       <c r="B45" s="8" t="s">
-        <v>1265</v>
+        <v>1296</v>
       </c>
       <c r="C45" s="8" t="s">
-        <v>1266</v>
+        <v>1297</v>
       </c>
       <c r="D45" s="8" t="s">
-        <v>1267</v>
+        <v>1298</v>
       </c>
       <c r="E45" s="8" t="s">
-        <v>1268</v>
+        <v>1299</v>
       </c>
       <c r="F45" s="8" t="s">
-        <v>1269</v>
+        <v>1300</v>
       </c>
       <c r="G45" s="8" t="s">
-        <v>1270</v>
+        <v>1301</v>
       </c>
       <c r="H45" s="8" t="s">
-        <v>932</v>
+        <v>954</v>
       </c>
       <c r="I45" s="8" t="s">
-        <v>1271</v>
+        <v>1302</v>
       </c>
       <c r="J45" s="8" t="s">
-        <v>1272</v>
+        <v>1303</v>
       </c>
       <c r="K45" s="8" t="s">
-        <v>1273</v>
+        <v>1304</v>
       </c>
       <c r="L45" s="8" t="s">
-        <v>1274</v>
+        <v>1305</v>
       </c>
       <c r="M45" s="8">
         <v>0</v>
       </c>
       <c r="N45" s="8">
         <v>0</v>
       </c>
       <c r="O45" s="8">
         <v>969</v>
       </c>
       <c r="P45" s="8" t="s">
-        <v>1275</v>
+        <v>1306</v>
       </c>
       <c r="Q45" s="8" t="s">
-        <v>1276</v>
+        <v>1307</v>
       </c>
       <c r="R45" s="8">
         <v>4</v>
       </c>
       <c r="S45" s="8">
         <v>0</v>
       </c>
       <c r="T45" s="8">
         <v>8</v>
       </c>
       <c r="U45" s="8" t="s">
-        <v>1277</v>
+        <v>1308</v>
       </c>
       <c r="V45" s="8" t="s">
-        <v>1278</v>
+        <v>1309</v>
       </c>
       <c r="W45" s="8" t="s">
-        <v>1279</v>
+        <v>1310</v>
       </c>
       <c r="X45" s="8" t="s">
-        <v>1280</v>
+        <v>1311</v>
       </c>
       <c r="Y45" s="8">
         <v>4</v>
       </c>
       <c r="Z45" s="8" t="s">
-        <v>1281</v>
+        <v>1312</v>
       </c>
       <c r="AA45" s="8">
         <v>63</v>
       </c>
       <c r="AB45" s="8">
         <v>489</v>
       </c>
       <c r="AC45" s="8">
         <v>393</v>
       </c>
       <c r="AD45" s="8" t="s">
-        <v>1282</v>
+        <v>1313</v>
       </c>
       <c r="AE45" s="8" t="s">
-        <v>1283</v>
+        <v>1314</v>
       </c>
       <c r="AF45" s="8" t="s">
-        <v>1284</v>
+        <v>1315</v>
       </c>
       <c r="AG45" s="8" t="s">
-        <v>1285</v>
+        <v>1316</v>
       </c>
       <c r="AH45" s="8" t="s">
-        <v>1286</v>
+        <v>1317</v>
       </c>
       <c r="AI45" s="8" t="s">
-        <v>1287</v>
+        <v>1318</v>
       </c>
       <c r="AJ45" s="8" t="s">
-        <v>1288</v>
+        <v>1319</v>
       </c>
       <c r="AK45" s="8" t="s">
-        <v>1289</v>
+        <v>1320</v>
       </c>
       <c r="AL45" s="8" t="s">
-        <v>1290</v>
+        <v>1321</v>
       </c>
       <c r="AM45" s="8" t="s">
-        <v>1291</v>
+        <v>1322</v>
       </c>
       <c r="AN45" s="8" t="s">
-        <v>1292</v>
+        <v>1323</v>
       </c>
       <c r="AO45" s="8" t="s">
-        <v>1293</v>
+        <v>1324</v>
       </c>
       <c r="AP45" s="8" t="s">
-        <v>1294</v>
+        <v>1325</v>
       </c>
       <c r="AQ45" s="8" t="s">
-        <v>1295</v>
+        <v>1326</v>
       </c>
       <c r="AR45" s="8" t="s">
-        <v>1296</v>
+        <v>1327</v>
       </c>
       <c r="AS45" s="8" t="s">
-        <v>1297</v>
+        <v>1328</v>
+      </c>
+      <c r="AT45" s="8" t="s">
+        <v>1329</v>
       </c>
     </row>
-    <row r="46" spans="1:45">
+    <row r="46" spans="1:46">
       <c r="A46" s="3"/>
       <c r="B46" s="8"/>
       <c r="C46" s="8"/>
       <c r="D46" s="8"/>
       <c r="E46" s="8"/>
       <c r="F46" s="8"/>
       <c r="G46" s="8"/>
       <c r="H46" s="8"/>
       <c r="I46" s="8"/>
       <c r="J46" s="8"/>
       <c r="K46" s="8"/>
       <c r="L46" s="8"/>
       <c r="M46" s="8"/>
       <c r="N46" s="8"/>
       <c r="O46" s="8"/>
       <c r="P46" s="8"/>
       <c r="Q46" s="8"/>
       <c r="R46" s="8"/>
       <c r="S46" s="8"/>
       <c r="T46" s="8"/>
       <c r="U46" s="8"/>
       <c r="V46" s="8"/>
       <c r="W46" s="8"/>
       <c r="X46" s="8"/>
       <c r="Y46" s="8"/>
       <c r="Z46" s="8"/>
       <c r="AA46" s="8"/>
       <c r="AB46" s="8"/>
       <c r="AC46" s="8"/>
       <c r="AD46" s="8"/>
       <c r="AE46" s="8"/>
       <c r="AF46" s="8"/>
       <c r="AG46" s="8"/>
       <c r="AH46" s="8"/>
       <c r="AI46" s="8"/>
       <c r="AJ46" s="8"/>
       <c r="AK46" s="8"/>
       <c r="AL46" s="8"/>
       <c r="AM46" s="8"/>
       <c r="AN46" s="8"/>
       <c r="AO46" s="8"/>
       <c r="AP46" s="8"/>
       <c r="AQ46" s="8"/>
       <c r="AR46" s="8"/>
       <c r="AS46" s="8"/>
+      <c r="AT46" s="8"/>
     </row>
-    <row r="47" spans="1:45">
+    <row r="47" spans="1:46">
       <c r="A47" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B47" s="8">
         <v>0</v>
       </c>
       <c r="C47" s="8">
         <v>2</v>
       </c>
       <c r="D47" s="8" t="s">
-        <v>1298</v>
+        <v>1330</v>
       </c>
       <c r="E47" s="8">
         <v>34</v>
       </c>
       <c r="F47" s="8">
         <v>23</v>
       </c>
       <c r="G47" s="8">
         <v>22</v>
       </c>
       <c r="H47" s="8">
         <v>12</v>
       </c>
       <c r="I47" s="8">
         <v>0</v>
       </c>
       <c r="J47" s="8">
         <v>0</v>
       </c>
       <c r="K47" s="8">
         <v>0</v>
       </c>
       <c r="L47" s="8">
         <v>0</v>
       </c>
@@ -10657,57 +10889,57 @@
       <c r="N47" s="8">
         <v>0</v>
       </c>
       <c r="O47" s="8">
         <v>0</v>
       </c>
       <c r="P47" s="8">
         <v>0</v>
       </c>
       <c r="Q47" s="8">
         <v>0</v>
       </c>
       <c r="R47" s="8">
         <v>0</v>
       </c>
       <c r="S47" s="8">
         <v>0</v>
       </c>
       <c r="T47" s="8">
         <v>0</v>
       </c>
       <c r="U47" s="8">
         <v>0</v>
       </c>
       <c r="V47" s="8" t="s">
-        <v>1299</v>
+        <v>1331</v>
       </c>
       <c r="W47" s="8">
         <v>0</v>
       </c>
       <c r="X47" s="8" t="s">
-        <v>1300</v>
+        <v>1332</v>
       </c>
       <c r="Y47" s="8">
         <v>0</v>
       </c>
       <c r="Z47" s="8">
         <v>0</v>
       </c>
       <c r="AA47" s="8">
         <v>22</v>
       </c>
       <c r="AB47" s="8">
         <v>0</v>
       </c>
       <c r="AC47" s="8">
         <v>0</v>
       </c>
       <c r="AD47" s="8">
         <v>0</v>
       </c>
       <c r="AE47" s="8">
         <v>0</v>
       </c>
       <c r="AF47" s="8">
         <v>0</v>
       </c>
@@ -10717,63 +10949,66 @@
       <c r="AH47" s="8">
         <v>0</v>
       </c>
       <c r="AI47" s="8">
         <v>0</v>
       </c>
       <c r="AJ47" s="8">
         <v>250</v>
       </c>
       <c r="AK47" s="8">
         <v>0</v>
       </c>
       <c r="AL47" s="8">
         <v>0</v>
       </c>
       <c r="AM47" s="8">
         <v>0</v>
       </c>
       <c r="AN47" s="8">
         <v>0</v>
       </c>
       <c r="AO47" s="8">
         <v>0</v>
       </c>
       <c r="AP47" s="8" t="s">
-        <v>1301</v>
+        <v>1333</v>
       </c>
       <c r="AQ47" s="8">
         <v>0</v>
       </c>
       <c r="AR47" s="8">
         <v>0</v>
       </c>
       <c r="AS47" s="8">
         <v>0</v>
       </c>
+      <c r="AT47" s="8">
+        <v>0</v>
+      </c>
     </row>
-    <row r="48" spans="1:45">
+    <row r="48" spans="1:46">
       <c r="A48" s="7" t="s">
         <v>27</v>
       </c>
       <c r="B48" s="8">
         <v>0</v>
       </c>
       <c r="C48" s="8">
         <v>0</v>
       </c>
       <c r="D48" s="8">
         <v>0</v>
       </c>
       <c r="E48" s="8">
         <v>0</v>
       </c>
       <c r="F48" s="8">
         <v>0</v>
       </c>
       <c r="G48" s="8">
         <v>0</v>
       </c>
       <c r="H48" s="8">
         <v>0</v>
       </c>
       <c r="I48" s="8">
@@ -10794,57 +11029,57 @@
       <c r="N48" s="8">
         <v>0</v>
       </c>
       <c r="O48" s="8">
         <v>0</v>
       </c>
       <c r="P48" s="8">
         <v>0</v>
       </c>
       <c r="Q48" s="8">
         <v>0</v>
       </c>
       <c r="R48" s="8">
         <v>0</v>
       </c>
       <c r="S48" s="8">
         <v>0</v>
       </c>
       <c r="T48" s="8">
         <v>0</v>
       </c>
       <c r="U48" s="8">
         <v>0</v>
       </c>
       <c r="V48" s="8" t="s">
-        <v>1302</v>
+        <v>1334</v>
       </c>
       <c r="W48" s="8">
         <v>0</v>
       </c>
       <c r="X48" s="8" t="s">
-        <v>1300</v>
+        <v>1332</v>
       </c>
       <c r="Y48" s="8">
         <v>0</v>
       </c>
       <c r="Z48" s="8">
         <v>0</v>
       </c>
       <c r="AA48" s="8">
         <v>22</v>
       </c>
       <c r="AB48" s="8">
         <v>0</v>
       </c>
       <c r="AC48" s="8">
         <v>0</v>
       </c>
       <c r="AD48" s="8">
         <v>0</v>
       </c>
       <c r="AE48" s="8">
         <v>0</v>
       </c>
       <c r="AF48" s="8">
         <v>0</v>
       </c>
@@ -10854,1170 +11089,1197 @@
       <c r="AH48" s="8">
         <v>0</v>
       </c>
       <c r="AI48" s="8">
         <v>0</v>
       </c>
       <c r="AJ48" s="8">
         <v>250</v>
       </c>
       <c r="AK48" s="8">
         <v>0</v>
       </c>
       <c r="AL48" s="8">
         <v>0</v>
       </c>
       <c r="AM48" s="8">
         <v>0</v>
       </c>
       <c r="AN48" s="8">
         <v>0</v>
       </c>
       <c r="AO48" s="8">
         <v>0</v>
       </c>
       <c r="AP48" s="8" t="s">
-        <v>1301</v>
+        <v>1333</v>
       </c>
       <c r="AQ48" s="8">
         <v>0</v>
       </c>
       <c r="AR48" s="8">
         <v>0</v>
       </c>
       <c r="AS48" s="8">
         <v>0</v>
       </c>
+      <c r="AT48" s="8">
+        <v>0</v>
+      </c>
     </row>
-    <row r="49" spans="1:45">
+    <row r="49" spans="1:46">
       <c r="A49" s="3"/>
       <c r="B49" s="8"/>
       <c r="C49" s="8"/>
       <c r="D49" s="8"/>
       <c r="E49" s="8"/>
       <c r="F49" s="8"/>
       <c r="G49" s="8"/>
       <c r="H49" s="8"/>
       <c r="I49" s="8"/>
       <c r="J49" s="8"/>
       <c r="K49" s="8"/>
       <c r="L49" s="8"/>
       <c r="M49" s="8"/>
       <c r="N49" s="8"/>
       <c r="O49" s="8"/>
       <c r="P49" s="8"/>
       <c r="Q49" s="8"/>
       <c r="R49" s="8"/>
       <c r="S49" s="8"/>
       <c r="T49" s="8"/>
       <c r="U49" s="8"/>
       <c r="V49" s="8"/>
       <c r="W49" s="8"/>
       <c r="X49" s="8"/>
       <c r="Y49" s="8"/>
       <c r="Z49" s="8"/>
       <c r="AA49" s="8"/>
       <c r="AB49" s="8"/>
       <c r="AC49" s="8"/>
       <c r="AD49" s="8"/>
       <c r="AE49" s="8"/>
       <c r="AF49" s="8"/>
       <c r="AG49" s="8"/>
       <c r="AH49" s="8"/>
       <c r="AI49" s="8"/>
       <c r="AJ49" s="8"/>
       <c r="AK49" s="8"/>
       <c r="AL49" s="8"/>
       <c r="AM49" s="8"/>
       <c r="AN49" s="8"/>
       <c r="AO49" s="8"/>
       <c r="AP49" s="8"/>
       <c r="AQ49" s="8"/>
       <c r="AR49" s="8"/>
       <c r="AS49" s="8"/>
+      <c r="AT49" s="8"/>
     </row>
-    <row r="50" spans="1:45">
+    <row r="50" spans="1:46">
       <c r="A50" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B50" s="8" t="s">
-        <v>1303</v>
+        <v>1335</v>
       </c>
       <c r="C50" s="8" t="s">
-        <v>1304</v>
+        <v>1336</v>
       </c>
       <c r="D50" s="8" t="s">
-        <v>1305</v>
+        <v>1337</v>
       </c>
       <c r="E50" s="8" t="s">
-        <v>1306</v>
+        <v>1338</v>
       </c>
       <c r="F50" s="8" t="s">
-        <v>1307</v>
+        <v>1339</v>
       </c>
       <c r="G50" s="8" t="s">
-        <v>1308</v>
+        <v>1340</v>
       </c>
       <c r="H50" s="8" t="s">
-        <v>1309</v>
+        <v>1341</v>
       </c>
       <c r="I50" s="8" t="s">
-        <v>1310</v>
+        <v>1342</v>
       </c>
       <c r="J50" s="8" t="s">
-        <v>1311</v>
+        <v>1343</v>
       </c>
       <c r="K50" s="8" t="s">
-        <v>1312</v>
+        <v>1344</v>
       </c>
       <c r="L50" s="8" t="s">
-        <v>1313</v>
+        <v>1345</v>
       </c>
       <c r="M50" s="8" t="s">
-        <v>1314</v>
+        <v>1346</v>
       </c>
       <c r="N50" s="8" t="s">
-        <v>1315</v>
+        <v>1347</v>
       </c>
       <c r="O50" s="8" t="s">
-        <v>1316</v>
+        <v>1348</v>
       </c>
       <c r="P50" s="8" t="s">
-        <v>1317</v>
+        <v>1349</v>
       </c>
       <c r="Q50" s="8" t="s">
-        <v>1318</v>
+        <v>1350</v>
       </c>
       <c r="R50" s="8" t="s">
-        <v>1319</v>
+        <v>1351</v>
       </c>
       <c r="S50" s="8" t="s">
-        <v>1320</v>
+        <v>1352</v>
       </c>
       <c r="T50" s="8" t="s">
-        <v>1321</v>
+        <v>1353</v>
       </c>
       <c r="U50" s="8" t="s">
-        <v>1322</v>
+        <v>1354</v>
       </c>
       <c r="V50" s="8" t="s">
-        <v>1323</v>
+        <v>1355</v>
       </c>
       <c r="W50" s="8" t="s">
-        <v>1324</v>
+        <v>1356</v>
       </c>
       <c r="X50" s="8" t="s">
-        <v>1325</v>
+        <v>1357</v>
       </c>
       <c r="Y50" s="8" t="s">
-        <v>1326</v>
+        <v>1358</v>
       </c>
       <c r="Z50" s="8" t="s">
-        <v>1327</v>
+        <v>1359</v>
       </c>
       <c r="AA50" s="8" t="s">
-        <v>1328</v>
+        <v>1360</v>
       </c>
       <c r="AB50" s="8" t="s">
-        <v>1329</v>
+        <v>1361</v>
       </c>
       <c r="AC50" s="8" t="s">
-        <v>1330</v>
+        <v>1362</v>
       </c>
       <c r="AD50" s="8" t="s">
-        <v>1331</v>
+        <v>1363</v>
       </c>
       <c r="AE50" s="8" t="s">
-        <v>1332</v>
+        <v>1364</v>
       </c>
       <c r="AF50" s="8" t="s">
-        <v>1333</v>
+        <v>1365</v>
       </c>
       <c r="AG50" s="8" t="s">
-        <v>1334</v>
+        <v>1366</v>
       </c>
       <c r="AH50" s="8" t="s">
-        <v>1335</v>
+        <v>1367</v>
       </c>
       <c r="AI50" s="8" t="s">
-        <v>1336</v>
+        <v>1368</v>
       </c>
       <c r="AJ50" s="8" t="s">
-        <v>1337</v>
+        <v>1369</v>
       </c>
       <c r="AK50" s="8" t="s">
-        <v>1338</v>
+        <v>1370</v>
       </c>
       <c r="AL50" s="8" t="s">
-        <v>1339</v>
+        <v>1371</v>
       </c>
       <c r="AM50" s="8" t="s">
-        <v>1340</v>
+        <v>1372</v>
       </c>
       <c r="AN50" s="8" t="s">
-        <v>1341</v>
+        <v>1373</v>
       </c>
       <c r="AO50" s="8" t="s">
-        <v>1342</v>
+        <v>1374</v>
       </c>
       <c r="AP50" s="8" t="s">
-        <v>1343</v>
+        <v>1375</v>
       </c>
       <c r="AQ50" s="8" t="s">
-        <v>1344</v>
+        <v>1376</v>
       </c>
       <c r="AR50" s="8" t="s">
-        <v>1345</v>
+        <v>1377</v>
       </c>
       <c r="AS50" s="8" t="s">
-        <v>1346</v>
+        <v>1378</v>
+      </c>
+      <c r="AT50" s="8" t="s">
+        <v>1379</v>
       </c>
     </row>
-    <row r="51" spans="1:45" customHeight="1" ht="39">
+    <row r="51" spans="1:46" customHeight="1" ht="39">
       <c r="A51" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B51" s="8" t="s">
-        <v>1347</v>
+        <v>1380</v>
       </c>
       <c r="C51" s="8" t="s">
-        <v>1348</v>
+        <v>1381</v>
       </c>
       <c r="D51" s="8" t="s">
-        <v>1349</v>
+        <v>1382</v>
       </c>
       <c r="E51" s="8" t="s">
-        <v>1350</v>
+        <v>1383</v>
       </c>
       <c r="F51" s="8" t="s">
-        <v>1351</v>
+        <v>1384</v>
       </c>
       <c r="G51" s="8" t="s">
-        <v>1352</v>
+        <v>1385</v>
       </c>
       <c r="H51" s="8" t="s">
-        <v>1353</v>
+        <v>1386</v>
       </c>
       <c r="I51" s="8" t="s">
-        <v>1354</v>
+        <v>1387</v>
       </c>
       <c r="J51" s="8" t="s">
-        <v>1355</v>
+        <v>1388</v>
       </c>
       <c r="K51" s="8" t="s">
-        <v>1356</v>
+        <v>1389</v>
       </c>
       <c r="L51" s="8" t="s">
-        <v>1357</v>
+        <v>1390</v>
       </c>
       <c r="M51" s="8" t="s">
-        <v>1358</v>
+        <v>1391</v>
       </c>
       <c r="N51" s="8" t="s">
-        <v>1359</v>
+        <v>1392</v>
       </c>
       <c r="O51" s="8" t="s">
-        <v>1360</v>
+        <v>1393</v>
       </c>
       <c r="P51" s="8" t="s">
-        <v>1361</v>
+        <v>1394</v>
       </c>
       <c r="Q51" s="8" t="s">
-        <v>1362</v>
+        <v>1395</v>
       </c>
       <c r="R51" s="8" t="s">
-        <v>1363</v>
+        <v>1396</v>
       </c>
       <c r="S51" s="8" t="s">
-        <v>1364</v>
+        <v>1397</v>
       </c>
       <c r="T51" s="8" t="s">
-        <v>1365</v>
+        <v>1398</v>
       </c>
       <c r="U51" s="8" t="s">
-        <v>1366</v>
+        <v>1399</v>
       </c>
       <c r="V51" s="8" t="s">
-        <v>1367</v>
+        <v>1400</v>
       </c>
       <c r="W51" s="8" t="s">
-        <v>1368</v>
+        <v>1401</v>
       </c>
       <c r="X51" s="8" t="s">
-        <v>1369</v>
+        <v>1402</v>
       </c>
       <c r="Y51" s="8" t="s">
-        <v>1370</v>
+        <v>1403</v>
       </c>
       <c r="Z51" s="8" t="s">
-        <v>1371</v>
+        <v>1404</v>
       </c>
       <c r="AA51" s="8" t="s">
-        <v>1372</v>
+        <v>1405</v>
       </c>
       <c r="AB51" s="8" t="s">
-        <v>1373</v>
+        <v>1406</v>
       </c>
       <c r="AC51" s="8" t="s">
-        <v>1374</v>
+        <v>1407</v>
       </c>
       <c r="AD51" s="8" t="s">
-        <v>1375</v>
+        <v>1408</v>
       </c>
       <c r="AE51" s="8" t="s">
-        <v>1376</v>
+        <v>1409</v>
       </c>
       <c r="AF51" s="8" t="s">
-        <v>1377</v>
+        <v>1410</v>
       </c>
       <c r="AG51" s="8" t="s">
-        <v>1378</v>
+        <v>1411</v>
       </c>
       <c r="AH51" s="8" t="s">
-        <v>1379</v>
+        <v>1412</v>
       </c>
       <c r="AI51" s="8" t="s">
-        <v>1380</v>
+        <v>1413</v>
       </c>
       <c r="AJ51" s="8" t="s">
-        <v>1381</v>
+        <v>1414</v>
       </c>
       <c r="AK51" s="8" t="s">
-        <v>1382</v>
+        <v>1415</v>
       </c>
       <c r="AL51" s="8" t="s">
-        <v>1383</v>
+        <v>1416</v>
       </c>
       <c r="AM51" s="8" t="s">
-        <v>1384</v>
+        <v>1417</v>
       </c>
       <c r="AN51" s="8" t="s">
-        <v>1385</v>
+        <v>1418</v>
       </c>
       <c r="AO51" s="8" t="s">
-        <v>1386</v>
+        <v>1419</v>
       </c>
       <c r="AP51" s="8" t="s">
-        <v>1387</v>
+        <v>1420</v>
       </c>
       <c r="AQ51" s="8" t="s">
-        <v>1388</v>
+        <v>1421</v>
       </c>
       <c r="AR51" s="8" t="s">
-        <v>1389</v>
+        <v>1422</v>
       </c>
       <c r="AS51" s="8" t="s">
-        <v>1390</v>
+        <v>1423</v>
+      </c>
+      <c r="AT51" s="8" t="s">
+        <v>1424</v>
       </c>
     </row>
-    <row r="52" spans="1:45" customHeight="1" ht="26.25">
+    <row r="52" spans="1:46" customHeight="1" ht="26.25">
       <c r="A52" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B52" s="8" t="s">
-        <v>1391</v>
+        <v>1425</v>
       </c>
       <c r="C52" s="8" t="s">
-        <v>1392</v>
+        <v>1426</v>
       </c>
       <c r="D52" s="8" t="s">
-        <v>1393</v>
+        <v>1427</v>
       </c>
       <c r="E52" s="8" t="s">
-        <v>1394</v>
+        <v>1428</v>
       </c>
       <c r="F52" s="8" t="s">
-        <v>1395</v>
+        <v>1429</v>
       </c>
       <c r="G52" s="8" t="s">
-        <v>1396</v>
+        <v>1430</v>
       </c>
       <c r="H52" s="8" t="s">
-        <v>1397</v>
+        <v>1431</v>
       </c>
       <c r="I52" s="8" t="s">
-        <v>1398</v>
+        <v>1432</v>
       </c>
       <c r="J52" s="8" t="s">
-        <v>1399</v>
+        <v>1433</v>
       </c>
       <c r="K52" s="8" t="s">
-        <v>1400</v>
+        <v>1434</v>
       </c>
       <c r="L52" s="8" t="s">
-        <v>1401</v>
+        <v>1435</v>
       </c>
       <c r="M52" s="8" t="s">
-        <v>1402</v>
+        <v>1436</v>
       </c>
       <c r="N52" s="8" t="s">
-        <v>1403</v>
+        <v>1437</v>
       </c>
       <c r="O52" s="8" t="s">
-        <v>1404</v>
+        <v>1438</v>
       </c>
       <c r="P52" s="8" t="s">
-        <v>1405</v>
+        <v>1439</v>
       </c>
       <c r="Q52" s="8" t="s">
-        <v>1406</v>
+        <v>1440</v>
       </c>
       <c r="R52" s="8" t="s">
-        <v>1407</v>
+        <v>1441</v>
       </c>
       <c r="S52" s="8" t="s">
-        <v>1408</v>
+        <v>1442</v>
       </c>
       <c r="T52" s="8" t="s">
-        <v>1409</v>
+        <v>1443</v>
       </c>
       <c r="U52" s="8" t="s">
-        <v>1410</v>
+        <v>1444</v>
       </c>
       <c r="V52" s="8" t="s">
-        <v>1411</v>
+        <v>1445</v>
       </c>
       <c r="W52" s="8" t="s">
-        <v>1412</v>
+        <v>1446</v>
       </c>
       <c r="X52" s="8" t="s">
-        <v>1413</v>
+        <v>1447</v>
       </c>
       <c r="Y52" s="8" t="s">
-        <v>1414</v>
+        <v>1448</v>
       </c>
       <c r="Z52" s="8" t="s">
-        <v>1415</v>
+        <v>1449</v>
       </c>
       <c r="AA52" s="8" t="s">
-        <v>1416</v>
+        <v>1450</v>
       </c>
       <c r="AB52" s="8" t="s">
-        <v>1417</v>
+        <v>1451</v>
       </c>
       <c r="AC52" s="8" t="s">
-        <v>1418</v>
+        <v>1452</v>
       </c>
       <c r="AD52" s="8" t="s">
-        <v>1419</v>
+        <v>1453</v>
       </c>
       <c r="AE52" s="8" t="s">
-        <v>1420</v>
+        <v>1454</v>
       </c>
       <c r="AF52" s="8" t="s">
-        <v>1421</v>
+        <v>1455</v>
       </c>
       <c r="AG52" s="8" t="s">
-        <v>1422</v>
+        <v>1456</v>
       </c>
       <c r="AH52" s="8" t="s">
-        <v>1423</v>
+        <v>1457</v>
       </c>
       <c r="AI52" s="8" t="s">
-        <v>1424</v>
+        <v>1458</v>
       </c>
       <c r="AJ52" s="8" t="s">
-        <v>1425</v>
+        <v>1459</v>
       </c>
       <c r="AK52" s="8" t="s">
-        <v>1426</v>
+        <v>1460</v>
       </c>
       <c r="AL52" s="8" t="s">
-        <v>1427</v>
+        <v>1461</v>
       </c>
       <c r="AM52" s="8" t="s">
-        <v>1428</v>
+        <v>1462</v>
       </c>
       <c r="AN52" s="8" t="s">
-        <v>1429</v>
+        <v>1463</v>
       </c>
       <c r="AO52" s="8" t="s">
-        <v>1430</v>
+        <v>1464</v>
       </c>
       <c r="AP52" s="8" t="s">
-        <v>1431</v>
+        <v>1465</v>
       </c>
       <c r="AQ52" s="8" t="s">
-        <v>1432</v>
+        <v>1466</v>
       </c>
       <c r="AR52" s="8" t="s">
-        <v>1433</v>
+        <v>1467</v>
       </c>
       <c r="AS52" s="8" t="s">
-        <v>1434</v>
+        <v>1468</v>
+      </c>
+      <c r="AT52" s="8" t="s">
+        <v>1469</v>
       </c>
     </row>
-    <row r="53" spans="1:45" customHeight="1" ht="39">
+    <row r="53" spans="1:46" customHeight="1" ht="39">
       <c r="A53" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B53" s="8" t="s">
-        <v>1435</v>
+        <v>1470</v>
       </c>
       <c r="C53" s="8" t="s">
-        <v>1436</v>
+        <v>1471</v>
       </c>
       <c r="D53" s="8" t="s">
-        <v>1437</v>
+        <v>1472</v>
       </c>
       <c r="E53" s="8" t="s">
-        <v>1438</v>
+        <v>1473</v>
       </c>
       <c r="F53" s="8" t="s">
-        <v>1439</v>
+        <v>1474</v>
       </c>
       <c r="G53" s="8" t="s">
-        <v>1440</v>
+        <v>1475</v>
       </c>
       <c r="H53" s="8" t="s">
-        <v>1441</v>
+        <v>1476</v>
       </c>
       <c r="I53" s="8" t="s">
-        <v>1442</v>
+        <v>1477</v>
       </c>
       <c r="J53" s="8" t="s">
-        <v>1443</v>
+        <v>1478</v>
       </c>
       <c r="K53" s="8" t="s">
-        <v>1444</v>
+        <v>1479</v>
       </c>
       <c r="L53" s="8" t="s">
-        <v>1445</v>
+        <v>1480</v>
       </c>
       <c r="M53" s="8" t="s">
-        <v>1446</v>
+        <v>1481</v>
       </c>
       <c r="N53" s="8" t="s">
-        <v>1447</v>
+        <v>1482</v>
       </c>
       <c r="O53" s="8" t="s">
-        <v>1448</v>
+        <v>1483</v>
       </c>
       <c r="P53" s="8" t="s">
-        <v>1449</v>
+        <v>1484</v>
       </c>
       <c r="Q53" s="8" t="s">
-        <v>1450</v>
+        <v>1485</v>
       </c>
       <c r="R53" s="8" t="s">
-        <v>1451</v>
+        <v>1486</v>
       </c>
       <c r="S53" s="8" t="s">
-        <v>1452</v>
+        <v>1487</v>
       </c>
       <c r="T53" s="8" t="s">
-        <v>1453</v>
+        <v>1488</v>
       </c>
       <c r="U53" s="8" t="s">
-        <v>1454</v>
+        <v>1489</v>
       </c>
       <c r="V53" s="8" t="s">
-        <v>1455</v>
+        <v>1490</v>
       </c>
       <c r="W53" s="8" t="s">
-        <v>1456</v>
+        <v>1491</v>
       </c>
       <c r="X53" s="8" t="s">
-        <v>1457</v>
+        <v>1492</v>
       </c>
       <c r="Y53" s="8" t="s">
-        <v>1458</v>
+        <v>1493</v>
       </c>
       <c r="Z53" s="8" t="s">
-        <v>1459</v>
+        <v>1494</v>
       </c>
       <c r="AA53" s="8" t="s">
-        <v>1460</v>
+        <v>1495</v>
       </c>
       <c r="AB53" s="8" t="s">
-        <v>1461</v>
+        <v>1496</v>
       </c>
       <c r="AC53" s="8" t="s">
-        <v>1462</v>
+        <v>1497</v>
       </c>
       <c r="AD53" s="8" t="s">
-        <v>1463</v>
+        <v>1498</v>
       </c>
       <c r="AE53" s="8" t="s">
-        <v>1464</v>
+        <v>1499</v>
       </c>
       <c r="AF53" s="8" t="s">
-        <v>1465</v>
+        <v>1500</v>
       </c>
       <c r="AG53" s="8" t="s">
-        <v>1466</v>
+        <v>1501</v>
       </c>
       <c r="AH53" s="8" t="s">
-        <v>1467</v>
+        <v>1502</v>
       </c>
       <c r="AI53" s="8" t="s">
-        <v>1468</v>
+        <v>1503</v>
       </c>
       <c r="AJ53" s="8" t="s">
-        <v>1469</v>
+        <v>1504</v>
       </c>
       <c r="AK53" s="8" t="s">
-        <v>1470</v>
+        <v>1505</v>
       </c>
       <c r="AL53" s="8" t="s">
-        <v>1471</v>
+        <v>1506</v>
       </c>
       <c r="AM53" s="8" t="s">
-        <v>1472</v>
+        <v>1507</v>
       </c>
       <c r="AN53" s="8" t="s">
-        <v>1473</v>
+        <v>1508</v>
       </c>
       <c r="AO53" s="8" t="s">
-        <v>1474</v>
+        <v>1509</v>
       </c>
       <c r="AP53" s="8" t="s">
-        <v>1475</v>
+        <v>1510</v>
       </c>
       <c r="AQ53" s="8" t="s">
-        <v>1476</v>
+        <v>1511</v>
       </c>
       <c r="AR53" s="8" t="s">
-        <v>1477</v>
+        <v>1512</v>
       </c>
       <c r="AS53" s="8" t="s">
-        <v>1478</v>
+        <v>1513</v>
+      </c>
+      <c r="AT53" s="8" t="s">
+        <v>1514</v>
       </c>
     </row>
-    <row r="54" spans="1:45">
+    <row r="54" spans="1:46">
       <c r="A54" s="7" t="s">
         <v>27</v>
       </c>
       <c r="B54" s="8" t="s">
-        <v>1141</v>
+        <v>1168</v>
       </c>
       <c r="C54" s="8" t="s">
-        <v>1479</v>
+        <v>1515</v>
       </c>
       <c r="D54" s="8" t="s">
-        <v>1480</v>
+        <v>1516</v>
       </c>
       <c r="E54" s="8" t="s">
-        <v>1481</v>
+        <v>1517</v>
       </c>
       <c r="F54" s="8" t="s">
-        <v>1482</v>
+        <v>1518</v>
       </c>
       <c r="G54" s="8" t="s">
-        <v>1483</v>
+        <v>1519</v>
       </c>
       <c r="H54" s="8" t="s">
-        <v>1484</v>
+        <v>1520</v>
       </c>
       <c r="I54" s="8" t="s">
-        <v>1485</v>
+        <v>1521</v>
       </c>
       <c r="J54" s="8" t="s">
-        <v>1486</v>
+        <v>1522</v>
       </c>
       <c r="K54" s="8" t="s">
-        <v>1487</v>
+        <v>1523</v>
       </c>
       <c r="L54" s="8" t="s">
-        <v>1488</v>
+        <v>1524</v>
       </c>
       <c r="M54" s="8" t="s">
-        <v>1489</v>
+        <v>1525</v>
       </c>
       <c r="N54" s="8" t="s">
-        <v>1490</v>
+        <v>1526</v>
       </c>
       <c r="O54" s="8" t="s">
-        <v>1491</v>
+        <v>1527</v>
       </c>
       <c r="P54" s="8" t="s">
-        <v>1492</v>
+        <v>1528</v>
       </c>
       <c r="Q54" s="8" t="s">
-        <v>1493</v>
+        <v>1529</v>
       </c>
       <c r="R54" s="8" t="s">
-        <v>1494</v>
+        <v>1530</v>
       </c>
       <c r="S54" s="8" t="s">
-        <v>1495</v>
+        <v>1531</v>
       </c>
       <c r="T54" s="8" t="s">
-        <v>1496</v>
+        <v>1532</v>
       </c>
       <c r="U54" s="8" t="s">
-        <v>1497</v>
+        <v>1533</v>
       </c>
       <c r="V54" s="8" t="s">
-        <v>1498</v>
+        <v>1534</v>
       </c>
       <c r="W54" s="8" t="s">
-        <v>1499</v>
+        <v>1535</v>
       </c>
       <c r="X54" s="8" t="s">
-        <v>1500</v>
+        <v>1536</v>
       </c>
       <c r="Y54" s="8" t="s">
-        <v>1501</v>
+        <v>1537</v>
       </c>
       <c r="Z54" s="8" t="s">
-        <v>1502</v>
+        <v>1538</v>
       </c>
       <c r="AA54" s="8" t="s">
-        <v>1503</v>
+        <v>1539</v>
       </c>
       <c r="AB54" s="8" t="s">
-        <v>1504</v>
+        <v>1540</v>
       </c>
       <c r="AC54" s="8" t="s">
-        <v>1505</v>
+        <v>1541</v>
       </c>
       <c r="AD54" s="8" t="s">
-        <v>1506</v>
+        <v>1542</v>
       </c>
       <c r="AE54" s="8" t="s">
-        <v>1507</v>
+        <v>1543</v>
       </c>
       <c r="AF54" s="8" t="s">
-        <v>1508</v>
+        <v>1544</v>
       </c>
       <c r="AG54" s="8" t="s">
-        <v>1509</v>
+        <v>1545</v>
       </c>
       <c r="AH54" s="8" t="s">
-        <v>1510</v>
+        <v>1546</v>
       </c>
       <c r="AI54" s="8" t="s">
-        <v>1511</v>
+        <v>1547</v>
       </c>
       <c r="AJ54" s="8" t="s">
-        <v>1512</v>
+        <v>1548</v>
       </c>
       <c r="AK54" s="8" t="s">
-        <v>1513</v>
+        <v>1549</v>
       </c>
       <c r="AL54" s="8" t="s">
-        <v>1514</v>
+        <v>1550</v>
       </c>
       <c r="AM54" s="8" t="s">
-        <v>1515</v>
+        <v>1551</v>
       </c>
       <c r="AN54" s="8" t="s">
-        <v>1516</v>
+        <v>1552</v>
       </c>
       <c r="AO54" s="8" t="s">
-        <v>1517</v>
+        <v>1553</v>
       </c>
       <c r="AP54" s="8" t="s">
-        <v>1518</v>
+        <v>1554</v>
       </c>
       <c r="AQ54" s="8" t="s">
-        <v>1519</v>
+        <v>1555</v>
       </c>
       <c r="AR54" s="8" t="s">
-        <v>1520</v>
+        <v>1556</v>
       </c>
       <c r="AS54" s="8" t="s">
-        <v>1521</v>
+        <v>1557</v>
+      </c>
+      <c r="AT54" s="8" t="s">
+        <v>1558</v>
       </c>
     </row>
-    <row r="55" spans="1:45">
+    <row r="55" spans="1:46">
       <c r="A55" s="3"/>
       <c r="B55" s="8"/>
       <c r="C55" s="8"/>
       <c r="D55" s="8"/>
       <c r="E55" s="8"/>
       <c r="F55" s="8"/>
       <c r="G55" s="8"/>
       <c r="H55" s="8"/>
       <c r="I55" s="8"/>
       <c r="J55" s="8"/>
       <c r="K55" s="8"/>
       <c r="L55" s="8"/>
       <c r="M55" s="8"/>
       <c r="N55" s="8"/>
       <c r="O55" s="8"/>
       <c r="P55" s="8"/>
       <c r="Q55" s="8"/>
       <c r="R55" s="8"/>
       <c r="S55" s="8"/>
       <c r="T55" s="8"/>
       <c r="U55" s="8"/>
       <c r="V55" s="8"/>
       <c r="W55" s="8"/>
       <c r="X55" s="8"/>
       <c r="Y55" s="8"/>
       <c r="Z55" s="8"/>
       <c r="AA55" s="8"/>
       <c r="AB55" s="8"/>
       <c r="AC55" s="8"/>
       <c r="AD55" s="8"/>
       <c r="AE55" s="8"/>
       <c r="AF55" s="8"/>
       <c r="AG55" s="8"/>
       <c r="AH55" s="8"/>
       <c r="AI55" s="8"/>
       <c r="AJ55" s="8"/>
       <c r="AK55" s="8"/>
       <c r="AL55" s="8"/>
       <c r="AM55" s="8"/>
       <c r="AN55" s="8"/>
       <c r="AO55" s="8"/>
       <c r="AP55" s="8"/>
       <c r="AQ55" s="8"/>
       <c r="AR55" s="8"/>
       <c r="AS55" s="8"/>
+      <c r="AT55" s="8"/>
     </row>
-    <row r="56" spans="1:45">
+    <row r="56" spans="1:46">
       <c r="A56" s="4" t="s">
         <v>35</v>
       </c>
       <c r="B56" s="8" t="s">
-        <v>1522</v>
+        <v>1559</v>
       </c>
       <c r="C56" s="8" t="s">
-        <v>1523</v>
+        <v>1560</v>
       </c>
       <c r="D56" s="8" t="s">
-        <v>1524</v>
+        <v>1561</v>
       </c>
       <c r="E56" s="8" t="s">
-        <v>1525</v>
+        <v>1562</v>
       </c>
       <c r="F56" s="8" t="s">
-        <v>1526</v>
+        <v>1563</v>
       </c>
       <c r="G56" s="8" t="s">
-        <v>1527</v>
+        <v>1564</v>
       </c>
       <c r="H56" s="8" t="s">
-        <v>1528</v>
+        <v>1565</v>
       </c>
       <c r="I56" s="8" t="s">
-        <v>1529</v>
+        <v>1566</v>
       </c>
       <c r="J56" s="8" t="s">
-        <v>1530</v>
+        <v>1567</v>
       </c>
       <c r="K56" s="8" t="s">
-        <v>1531</v>
+        <v>1568</v>
       </c>
       <c r="L56" s="8" t="s">
-        <v>1532</v>
+        <v>1569</v>
       </c>
       <c r="M56" s="8" t="s">
-        <v>1533</v>
+        <v>1570</v>
       </c>
       <c r="N56" s="8" t="s">
-        <v>1534</v>
+        <v>1571</v>
       </c>
       <c r="O56" s="8" t="s">
-        <v>1535</v>
+        <v>1572</v>
       </c>
       <c r="P56" s="8" t="s">
-        <v>1536</v>
+        <v>1573</v>
       </c>
       <c r="Q56" s="8" t="s">
-        <v>1537</v>
+        <v>1574</v>
       </c>
       <c r="R56" s="8" t="s">
-        <v>1538</v>
+        <v>1575</v>
       </c>
       <c r="S56" s="8" t="s">
-        <v>1539</v>
+        <v>1576</v>
       </c>
       <c r="T56" s="8" t="s">
-        <v>1540</v>
+        <v>1577</v>
       </c>
       <c r="U56" s="8" t="s">
-        <v>1541</v>
+        <v>1578</v>
       </c>
       <c r="V56" s="8" t="s">
-        <v>1542</v>
+        <v>1579</v>
       </c>
       <c r="W56" s="8" t="s">
-        <v>1543</v>
+        <v>1580</v>
       </c>
       <c r="X56" s="8" t="s">
-        <v>1544</v>
+        <v>1581</v>
       </c>
       <c r="Y56" s="8" t="s">
-        <v>1545</v>
+        <v>1582</v>
       </c>
       <c r="Z56" s="8" t="s">
-        <v>1546</v>
+        <v>1583</v>
       </c>
       <c r="AA56" s="8" t="s">
-        <v>1547</v>
+        <v>1584</v>
       </c>
       <c r="AB56" s="8" t="s">
-        <v>1548</v>
+        <v>1585</v>
       </c>
       <c r="AC56" s="8" t="s">
-        <v>1549</v>
+        <v>1586</v>
       </c>
       <c r="AD56" s="8" t="s">
-        <v>1550</v>
+        <v>1587</v>
       </c>
       <c r="AE56" s="8" t="s">
-        <v>1551</v>
+        <v>1588</v>
       </c>
       <c r="AF56" s="8" t="s">
-        <v>1552</v>
+        <v>1589</v>
       </c>
       <c r="AG56" s="8" t="s">
-        <v>1553</v>
+        <v>1590</v>
       </c>
       <c r="AH56" s="8" t="s">
-        <v>1554</v>
+        <v>1591</v>
       </c>
       <c r="AI56" s="8" t="s">
-        <v>1555</v>
+        <v>1592</v>
       </c>
       <c r="AJ56" s="8" t="s">
-        <v>1556</v>
+        <v>1593</v>
       </c>
       <c r="AK56" s="8" t="s">
-        <v>1557</v>
+        <v>1594</v>
       </c>
       <c r="AL56" s="8" t="s">
-        <v>1558</v>
+        <v>1595</v>
       </c>
       <c r="AM56" s="8" t="s">
-        <v>1559</v>
+        <v>1596</v>
       </c>
       <c r="AN56" s="8" t="s">
-        <v>1560</v>
+        <v>1597</v>
       </c>
       <c r="AO56" s="8" t="s">
-        <v>1561</v>
+        <v>1598</v>
       </c>
       <c r="AP56" s="8" t="s">
-        <v>1562</v>
+        <v>1599</v>
       </c>
       <c r="AQ56" s="8" t="s">
-        <v>1563</v>
+        <v>1600</v>
       </c>
       <c r="AR56" s="8" t="s">
-        <v>1564</v>
+        <v>1601</v>
       </c>
       <c r="AS56" s="8" t="s">
-        <v>1565</v>
+        <v>1602</v>
+      </c>
+      <c r="AT56" s="8" t="s">
+        <v>1603</v>
       </c>
     </row>
-    <row r="57" spans="1:45">
+    <row r="57" spans="1:46">
       <c r="A57" s="3"/>
       <c r="B57" s="8"/>
       <c r="C57" s="8"/>
       <c r="D57" s="8"/>
       <c r="E57" s="8"/>
       <c r="F57" s="8"/>
       <c r="G57" s="8"/>
       <c r="H57" s="8"/>
       <c r="I57" s="8"/>
       <c r="J57" s="8"/>
       <c r="K57" s="8"/>
       <c r="L57" s="8"/>
       <c r="M57" s="8"/>
       <c r="N57" s="8"/>
       <c r="O57" s="8"/>
       <c r="P57" s="8"/>
       <c r="Q57" s="8"/>
       <c r="R57" s="8"/>
       <c r="S57" s="8"/>
       <c r="T57" s="8"/>
       <c r="U57" s="8"/>
       <c r="V57" s="8"/>
       <c r="W57" s="8"/>
       <c r="X57" s="8"/>
       <c r="Y57" s="8"/>
       <c r="Z57" s="8"/>
       <c r="AA57" s="8"/>
       <c r="AB57" s="8"/>
       <c r="AC57" s="8"/>
       <c r="AD57" s="8"/>
       <c r="AE57" s="8"/>
       <c r="AF57" s="8"/>
       <c r="AG57" s="8"/>
       <c r="AH57" s="8"/>
       <c r="AI57" s="8"/>
       <c r="AJ57" s="8"/>
       <c r="AK57" s="8"/>
       <c r="AL57" s="8"/>
       <c r="AM57" s="8"/>
       <c r="AN57" s="8"/>
       <c r="AO57" s="8"/>
       <c r="AP57" s="8"/>
       <c r="AQ57" s="8"/>
       <c r="AR57" s="8"/>
       <c r="AS57" s="8"/>
+      <c r="AT57" s="8"/>
     </row>
-    <row r="58" spans="1:45">
+    <row r="58" spans="1:46">
       <c r="A58" s="4" t="s">
         <v>36</v>
       </c>
       <c r="B58" s="8" t="s">
-        <v>1566</v>
+        <v>1604</v>
       </c>
       <c r="C58" s="8" t="s">
-        <v>1567</v>
+        <v>1605</v>
       </c>
       <c r="D58" s="8" t="s">
-        <v>1568</v>
+        <v>1606</v>
       </c>
       <c r="E58" s="8" t="s">
-        <v>1569</v>
+        <v>1607</v>
       </c>
       <c r="F58" s="8" t="s">
-        <v>1570</v>
+        <v>1608</v>
       </c>
       <c r="G58" s="8" t="s">
-        <v>1571</v>
+        <v>1609</v>
       </c>
       <c r="H58" s="8" t="s">
-        <v>1572</v>
+        <v>1610</v>
       </c>
       <c r="I58" s="8" t="s">
-        <v>1573</v>
+        <v>1611</v>
       </c>
       <c r="J58" s="8" t="s">
-        <v>1574</v>
+        <v>1612</v>
       </c>
       <c r="K58" s="8" t="s">
-        <v>1575</v>
+        <v>1613</v>
       </c>
       <c r="L58" s="8" t="s">
-        <v>1576</v>
+        <v>1614</v>
       </c>
       <c r="M58" s="8" t="s">
-        <v>1577</v>
+        <v>1615</v>
       </c>
       <c r="N58" s="8" t="s">
-        <v>1578</v>
+        <v>1616</v>
       </c>
       <c r="O58" s="8" t="s">
-        <v>1579</v>
+        <v>1617</v>
       </c>
       <c r="P58" s="8" t="s">
-        <v>1580</v>
+        <v>1618</v>
       </c>
       <c r="Q58" s="8" t="s">
-        <v>1581</v>
+        <v>1619</v>
       </c>
       <c r="R58" s="8" t="s">
-        <v>1582</v>
+        <v>1620</v>
       </c>
       <c r="S58" s="8" t="s">
-        <v>1583</v>
+        <v>1621</v>
       </c>
       <c r="T58" s="8" t="s">
-        <v>1584</v>
+        <v>1622</v>
       </c>
       <c r="U58" s="8" t="s">
-        <v>1585</v>
+        <v>1623</v>
       </c>
       <c r="V58" s="8" t="s">
-        <v>1586</v>
+        <v>1624</v>
       </c>
       <c r="W58" s="8" t="s">
-        <v>1587</v>
+        <v>1625</v>
       </c>
       <c r="X58" s="8" t="s">
-        <v>1588</v>
+        <v>1626</v>
       </c>
       <c r="Y58" s="8" t="s">
-        <v>1589</v>
+        <v>1627</v>
       </c>
       <c r="Z58" s="8" t="s">
-        <v>1590</v>
+        <v>1628</v>
       </c>
       <c r="AA58" s="8" t="s">
-        <v>1591</v>
+        <v>1629</v>
       </c>
       <c r="AB58" s="8" t="s">
-        <v>1592</v>
+        <v>1630</v>
       </c>
       <c r="AC58" s="8" t="s">
-        <v>1593</v>
+        <v>1631</v>
       </c>
       <c r="AD58" s="8" t="s">
-        <v>1594</v>
+        <v>1632</v>
       </c>
       <c r="AE58" s="8" t="s">
-        <v>1595</v>
+        <v>1633</v>
       </c>
       <c r="AF58" s="8" t="s">
-        <v>1596</v>
+        <v>1634</v>
       </c>
       <c r="AG58" s="8" t="s">
-        <v>1597</v>
+        <v>1635</v>
       </c>
       <c r="AH58" s="8" t="s">
-        <v>1598</v>
+        <v>1636</v>
       </c>
       <c r="AI58" s="8" t="s">
-        <v>1599</v>
+        <v>1637</v>
       </c>
       <c r="AJ58" s="8" t="s">
-        <v>1600</v>
+        <v>1638</v>
       </c>
       <c r="AK58" s="8" t="s">
-        <v>1601</v>
+        <v>1639</v>
       </c>
       <c r="AL58" s="8" t="s">
-        <v>1602</v>
+        <v>1640</v>
       </c>
       <c r="AM58" s="8" t="s">
-        <v>1603</v>
+        <v>1641</v>
       </c>
       <c r="AN58" s="8" t="s">
-        <v>1604</v>
+        <v>1642</v>
       </c>
       <c r="AO58" s="8" t="s">
-        <v>1605</v>
+        <v>1643</v>
       </c>
       <c r="AP58" s="8" t="s">
-        <v>1606</v>
+        <v>1644</v>
       </c>
       <c r="AQ58" s="8" t="s">
-        <v>1607</v>
+        <v>1645</v>
       </c>
       <c r="AR58" s="8" t="s">
-        <v>1608</v>
+        <v>1646</v>
       </c>
       <c r="AS58" s="8" t="s">
-        <v>1609</v>
+        <v>1647</v>
+      </c>
+      <c r="AT58" s="8" t="s">
+        <v>1648</v>
       </c>
     </row>
-    <row r="60" spans="1:45">
+    <row r="60" spans="1:46">
       <c r="A60" t="s">
-        <v>1610</v>
+        <v>1649</v>
       </c>
     </row>
-    <row r="61" spans="1:45">
+    <row r="61" spans="1:46">
       <c r="A61" t="s">
-        <v>1611</v>
+        <v>1650</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">