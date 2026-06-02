--- v0 (2026-04-19)
+++ v1 (2026-06-02)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="364">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="367">
   <si>
     <t>Interbank loans and deposits</t>
   </si>
   <si>
     <t>Loans granted to banks</t>
   </si>
   <si>
     <t>Deposits placed with banks</t>
   </si>
   <si>
     <t>in KZT</t>
   </si>
   <si>
     <t>in USD</t>
   </si>
   <si>
     <t>in EUR</t>
   </si>
   <si>
     <t>Volume, mln. KZT</t>
   </si>
   <si>
     <t>Average interest rate (%)</t>
   </si>
   <si>
@@ -1088,66 +1088,75 @@
   <si>
     <t xml:space="preserve"> 07.25</t>
   </si>
   <si>
     <t xml:space="preserve"> 08.25</t>
   </si>
   <si>
     <t xml:space="preserve"> 09.25</t>
   </si>
   <si>
     <t xml:space="preserve"> 10.25</t>
   </si>
   <si>
     <t xml:space="preserve"> 11.25</t>
   </si>
   <si>
     <t xml:space="preserve"> 12.25</t>
   </si>
   <si>
     <t xml:space="preserve"> 01.26</t>
   </si>
   <si>
     <t xml:space="preserve"> 02.26</t>
   </si>
   <si>
+    <t xml:space="preserve"> 03.26</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 04.26</t>
+  </si>
+  <si>
     <t>*data for April 2022 updated on 24.06.2022</t>
   </si>
   <si>
     <t>*Data for April 2024 updated due to changes in respondents' reporting data</t>
   </si>
   <si>
     <t>*Data for Mart 2025 updated due to changes in respondents' reporting data</t>
   </si>
   <si>
     <t>* Data for April 2025 updated due to changes in summering data</t>
   </si>
   <si>
     <t>* Data for June 2025 updated due to changes in summering data</t>
   </si>
   <si>
     <t>* Data for December 2025 updated due to final turnovers</t>
+  </si>
+  <si>
+    <t>*Data for April 2026 updated due to changes in summering data</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1482,51 +1491,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M359"/>
+  <dimension ref="A1:M362"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="M5" sqref="M5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="88.407" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="32.849" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="32.849" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.849" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="32.849" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="32.849" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="32.849" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="2" t="s">
         <v>0</v>
@@ -14528,77 +14537,152 @@
       <c r="E353" s="1">
         <v>4.88</v>
       </c>
       <c r="F353" s="1"/>
       <c r="G353" s="1"/>
       <c r="H353" s="1">
         <v>33284829.98</v>
       </c>
       <c r="I353" s="1">
         <v>17.55</v>
       </c>
       <c r="J353" s="1">
         <v>14936.48</v>
       </c>
       <c r="K353" s="1">
         <v>2.74</v>
       </c>
       <c r="L353" s="1">
         <v>2097.2</v>
       </c>
       <c r="M353" s="1">
         <v>1.79</v>
       </c>
     </row>
     <row r="354" spans="1:13">
-      <c r="A354" t="s">
+      <c r="A354" s="1" t="s">
         <v>358</v>
       </c>
+      <c r="B354" s="1">
+        <v>13803.42</v>
+      </c>
+      <c r="C354" s="1">
+        <v>19.8</v>
+      </c>
+      <c r="D354" s="1">
+        <v>5.09</v>
+      </c>
+      <c r="E354" s="1">
+        <v>3.09</v>
+      </c>
+      <c r="F354" s="1"/>
+      <c r="G354" s="1"/>
+      <c r="H354" s="1">
+        <v>30747327.0</v>
+      </c>
+      <c r="I354" s="1">
+        <v>17.52</v>
+      </c>
+      <c r="J354" s="1">
+        <v>11860.43</v>
+      </c>
+      <c r="K354" s="1">
+        <v>2.37</v>
+      </c>
+      <c r="L354" s="1">
+        <v>1809.07</v>
+      </c>
+      <c r="M354" s="1">
+        <v>1.75</v>
+      </c>
     </row>
     <row r="355" spans="1:13">
-      <c r="A355" t="s">
+      <c r="A355" s="1" t="s">
         <v>359</v>
+      </c>
+      <c r="B355" s="1"/>
+      <c r="C355" s="1"/>
+      <c r="D355" s="1">
+        <v>2.56</v>
+      </c>
+      <c r="E355" s="1">
+        <v>3.4</v>
+      </c>
+      <c r="F355" s="1"/>
+      <c r="G355" s="1"/>
+      <c r="H355" s="1">
+        <v>33053959.22</v>
+      </c>
+      <c r="I355" s="1">
+        <v>14.85</v>
+      </c>
+      <c r="J355" s="1">
+        <v>7268.39</v>
+      </c>
+      <c r="K355" s="1">
+        <v>3.27</v>
+      </c>
+      <c r="L355" s="1">
+        <v>2959.6</v>
+      </c>
+      <c r="M355" s="1">
+        <v>2.21</v>
       </c>
     </row>
     <row r="356" spans="1:13">
       <c r="A356" t="s">
         <v>360</v>
       </c>
     </row>
     <row r="357" spans="1:13">
       <c r="A357" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="358" spans="1:13">
       <c r="A358" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="359" spans="1:13">
       <c r="A359" t="s">
         <v>363</v>
+      </c>
+    </row>
+    <row r="360" spans="1:13">
+      <c r="A360" t="s">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="361" spans="1:13">
+      <c r="A361" t="s">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="362" spans="1:13">
+      <c r="A362" t="s">
+        <v>366</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="B3:G3"/>
     <mergeCell ref="H3:M3"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="F4:G4"/>
     <mergeCell ref="H4:I4"/>
     <mergeCell ref="J4:K4"/>
     <mergeCell ref="L4:M4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>