--- v0 (2026-04-04)
+++ v1 (2026-04-30)
@@ -12,7736 +12,7763 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2565">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2574">
+  <si>
+    <t>27 187</t>
+  </si>
+  <si>
+    <t>Deposits of individuals in the banks of Kazakhstan</t>
+  </si>
+  <si>
+    <t>Individuals Deposits, end of period, mln.KZT*</t>
+  </si>
+  <si>
+    <t>including</t>
+  </si>
+  <si>
+    <t>including individuals demand deposits and current accounts</t>
+  </si>
+  <si>
+    <t>including individuals deposits</t>
+  </si>
+  <si>
+    <t>including individuals time deposits</t>
+  </si>
+  <si>
+    <t>including individuals save deposits</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>national currency</t>
+  </si>
+  <si>
+    <t>foreign currency</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 01.98</t>
+  </si>
+  <si>
+    <t>29 124</t>
+  </si>
+  <si>
+    <t>12 358</t>
+  </si>
+  <si>
+    <t>1 531</t>
+  </si>
+  <si>
+    <t>7 973</t>
+  </si>
+  <si>
+    <t>7 262</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 02.98</t>
+  </si>
+  <si>
+    <t>29 877</t>
+  </si>
+  <si>
+    <t>13 028</t>
+  </si>
+  <si>
+    <t>1 451</t>
+  </si>
+  <si>
+    <t>8 060</t>
+  </si>
+  <si>
+    <t>7 338</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 03.98</t>
+  </si>
+  <si>
+    <t>29 146</t>
+  </si>
+  <si>
+    <t>12 424</t>
+  </si>
+  <si>
+    <t>1 471</t>
+  </si>
+  <si>
+    <t>7 900</t>
+  </si>
+  <si>
+    <t>7 351</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 04.98</t>
+  </si>
+  <si>
+    <t>29 922</t>
+  </si>
+  <si>
+    <t>12 829</t>
+  </si>
+  <si>
+    <t>1 444</t>
+  </si>
+  <si>
+    <t>8 135</t>
+  </si>
+  <si>
+    <t>7 514</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 05.98</t>
+  </si>
+  <si>
+    <t>31 078</t>
+  </si>
+  <si>
+    <t>13 511</t>
+  </si>
+  <si>
+    <t>1 438</t>
+  </si>
+  <si>
+    <t>8 192</t>
+  </si>
+  <si>
+    <t>7 937</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 06.98</t>
+  </si>
+  <si>
+    <t>32 403</t>
+  </si>
+  <si>
+    <t>14 292</t>
+  </si>
+  <si>
+    <t>1 601</t>
+  </si>
+  <si>
+    <t>8 395</t>
+  </si>
+  <si>
+    <t>8 115</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 07.98</t>
+  </si>
+  <si>
+    <t>33 238</t>
+  </si>
+  <si>
+    <t>13 489</t>
+  </si>
+  <si>
+    <t>1 547</t>
+  </si>
+  <si>
+    <t>9 606</t>
+  </si>
+  <si>
+    <t>8 596</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 08.98</t>
+  </si>
+  <si>
+    <t>32 710</t>
+  </si>
+  <si>
+    <t>13 076</t>
+  </si>
+  <si>
+    <t>1 648</t>
+  </si>
+  <si>
+    <t>9 084</t>
+  </si>
+  <si>
+    <t>8 902</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 09.98</t>
+  </si>
+  <si>
+    <t>31 665</t>
+  </si>
+  <si>
+    <t>12 910</t>
+  </si>
+  <si>
+    <t>1 832</t>
+  </si>
+  <si>
+    <t>8 052</t>
+  </si>
+  <si>
+    <t>8 871</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 10.98</t>
+  </si>
+  <si>
+    <t>31 545</t>
+  </si>
+  <si>
+    <t>13 061</t>
+  </si>
+  <si>
+    <t>1 672</t>
+  </si>
+  <si>
+    <t>7 945</t>
+  </si>
+  <si>
+    <t>8 867</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 11.98</t>
+  </si>
+  <si>
+    <t>30 139</t>
+  </si>
+  <si>
+    <t>11 742</t>
+  </si>
+  <si>
+    <t>1 664</t>
+  </si>
+  <si>
+    <t>7 843</t>
+  </si>
+  <si>
+    <t>8 890</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 12.98</t>
+  </si>
+  <si>
+    <t>31 624</t>
+  </si>
+  <si>
+    <t>13 401</t>
+  </si>
+  <si>
+    <t>1 716</t>
+  </si>
+  <si>
+    <t>7 565</t>
+  </si>
+  <si>
+    <t>8 942</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 01.99</t>
+  </si>
+  <si>
+    <t>29 948</t>
+  </si>
+  <si>
+    <t>11 567</t>
+  </si>
+  <si>
+    <t>1 541</t>
+  </si>
+  <si>
+    <t>7 379</t>
+  </si>
+  <si>
+    <t>9 461</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 02.99</t>
+  </si>
+  <si>
+    <t>30 450</t>
+  </si>
+  <si>
+    <t>11 079</t>
+  </si>
+  <si>
+    <t>1 600</t>
+  </si>
+  <si>
+    <t>7 533</t>
+  </si>
+  <si>
+    <t>10 238</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 03.99</t>
+  </si>
+  <si>
+    <t>30 890</t>
+  </si>
+  <si>
+    <t>10 747</t>
+  </si>
+  <si>
+    <t>1 689</t>
+  </si>
+  <si>
+    <t>7 630</t>
+  </si>
+  <si>
+    <t>10 824</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 04.99</t>
+  </si>
+  <si>
+    <t>34 130</t>
+  </si>
+  <si>
+    <t>9 629</t>
+  </si>
+  <si>
+    <t>2 095</t>
+  </si>
+  <si>
+    <t>8 525</t>
+  </si>
+  <si>
+    <t>13 881</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 05.99</t>
+  </si>
+  <si>
+    <t>37 900</t>
+  </si>
+  <si>
+    <t>10 756</t>
+  </si>
+  <si>
+    <t>2 496</t>
+  </si>
+  <si>
+    <t>8 842</t>
+  </si>
+  <si>
+    <t>15 806</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 06.99</t>
+  </si>
+  <si>
+    <t>38 850</t>
+  </si>
+  <si>
+    <t>10 166</t>
+  </si>
+  <si>
+    <t>3 016</t>
+  </si>
+  <si>
+    <t>8 923</t>
+  </si>
+  <si>
+    <t>16 745</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 07.99</t>
+  </si>
+  <si>
+    <t>40 457</t>
+  </si>
+  <si>
+    <t>10 999</t>
+  </si>
+  <si>
+    <t>3 219</t>
+  </si>
+  <si>
+    <t>9 167</t>
+  </si>
+  <si>
+    <t>17 072</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 08.99</t>
+  </si>
+  <si>
+    <t>41 872</t>
+  </si>
+  <si>
+    <t>11 913</t>
+  </si>
+  <si>
+    <t>3 171</t>
+  </si>
+  <si>
+    <t>9 571</t>
+  </si>
+  <si>
+    <t>17 217</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 09.99</t>
+  </si>
+  <si>
+    <t>43 552</t>
+  </si>
+  <si>
+    <t>10 671</t>
+  </si>
+  <si>
+    <t>3 856</t>
+  </si>
+  <si>
+    <t>9 919</t>
+  </si>
+  <si>
+    <t>19 106</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 10.99</t>
+  </si>
+  <si>
+    <t>45 290</t>
+  </si>
+  <si>
+    <t>11 379</t>
+  </si>
+  <si>
+    <t>3 905</t>
+  </si>
+  <si>
+    <t>10 336</t>
+  </si>
+  <si>
+    <t>19 670</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 11.99</t>
+  </si>
+  <si>
+    <t>48 101</t>
+  </si>
+  <si>
+    <t>12 578</t>
+  </si>
+  <si>
+    <t>4 531</t>
+  </si>
+  <si>
+    <t>10 635</t>
+  </si>
+  <si>
+    <t>20 357</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 12.99</t>
+  </si>
+  <si>
+    <t>54 966</t>
+  </si>
+  <si>
+    <t>16 079</t>
+  </si>
+  <si>
+    <t>4 975</t>
+  </si>
+  <si>
+    <t>12 249</t>
+  </si>
+  <si>
+    <t>21 663</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 01.00</t>
+  </si>
+  <si>
+    <t>56 911</t>
+  </si>
+  <si>
+    <t>15 176</t>
+  </si>
+  <si>
+    <t>5 633</t>
+  </si>
+  <si>
+    <t>9 903</t>
+  </si>
+  <si>
+    <t>26 199</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 02.00</t>
+  </si>
+  <si>
+    <t>59 923</t>
+  </si>
+  <si>
+    <t>14 287</t>
+  </si>
+  <si>
+    <t>5 960</t>
+  </si>
+  <si>
+    <t>10 822</t>
+  </si>
+  <si>
+    <t>28 854</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 03.00</t>
+  </si>
+  <si>
+    <t>62 023</t>
+  </si>
+  <si>
+    <t>10 405</t>
+  </si>
+  <si>
+    <t>6 557</t>
+  </si>
+  <si>
+    <t>13 849</t>
+  </si>
+  <si>
+    <t>31 212</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 04.00</t>
+  </si>
+  <si>
+    <t>63 813</t>
+  </si>
+  <si>
+    <t>9 984</t>
+  </si>
+  <si>
+    <t>7 204</t>
+  </si>
+  <si>
+    <t>14 296</t>
+  </si>
+  <si>
+    <t>32 329</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 05.00</t>
+  </si>
+  <si>
+    <t>66 502</t>
+  </si>
+  <si>
+    <t>10 926</t>
+  </si>
+  <si>
+    <t>7 567</t>
+  </si>
+  <si>
+    <t>13 919</t>
+  </si>
+  <si>
+    <t>34 090</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 06.00</t>
+  </si>
+  <si>
+    <t>70 132</t>
+  </si>
+  <si>
+    <t>14 687</t>
+  </si>
+  <si>
+    <t>8 050</t>
+  </si>
+  <si>
+    <t>11 547</t>
+  </si>
+  <si>
+    <t>35 848</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 07.00</t>
+  </si>
+  <si>
+    <t>72 981</t>
+  </si>
+  <si>
+    <t>14 455</t>
+  </si>
+  <si>
+    <t>9 040</t>
+  </si>
+  <si>
+    <t>12 239</t>
+  </si>
+  <si>
+    <t>37 246</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 08.00</t>
+  </si>
+  <si>
+    <t>76 080</t>
+  </si>
+  <si>
+    <t>14 808</t>
+  </si>
+  <si>
+    <t>9 832</t>
+  </si>
+  <si>
+    <t>12 724</t>
+  </si>
+  <si>
+    <t>38 717</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 09.00</t>
+  </si>
+  <si>
+    <t>78 750</t>
+  </si>
+  <si>
+    <t>15 201</t>
+  </si>
+  <si>
+    <t>9 750</t>
+  </si>
+  <si>
+    <t>13 392</t>
+  </si>
+  <si>
+    <t>40 407</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 10.00</t>
+  </si>
+  <si>
+    <t>81 318</t>
+  </si>
+  <si>
+    <t>15 154</t>
+  </si>
+  <si>
+    <t>10 409</t>
+  </si>
+  <si>
+    <t>14 107</t>
+  </si>
+  <si>
+    <t>41 648</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 11.00</t>
+  </si>
+  <si>
+    <t>85 391</t>
+  </si>
+  <si>
+    <t>15 661</t>
+  </si>
+  <si>
+    <t>10 454</t>
+  </si>
+  <si>
+    <t>14 633</t>
+  </si>
+  <si>
+    <t>44 643</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 12.00</t>
+  </si>
+  <si>
+    <t>91 709</t>
+  </si>
+  <si>
+    <t>17 474</t>
+  </si>
+  <si>
+    <t>9 404</t>
+  </si>
+  <si>
+    <t>15 443</t>
+  </si>
+  <si>
+    <t>49 388</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 01.01</t>
+  </si>
+  <si>
+    <t>95 190</t>
+  </si>
+  <si>
+    <t>16 194</t>
+  </si>
+  <si>
+    <t>9 144</t>
+  </si>
+  <si>
+    <t>16 564</t>
+  </si>
+  <si>
+    <t>53 288</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 02.01</t>
+  </si>
+  <si>
+    <t>99 608</t>
+  </si>
+  <si>
+    <t>17 026</t>
+  </si>
+  <si>
+    <t>9 271</t>
+  </si>
+  <si>
+    <t>17 396</t>
+  </si>
+  <si>
+    <t>55 915</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 03.01</t>
+  </si>
+  <si>
+    <t>104 213</t>
+  </si>
+  <si>
+    <t>17 703</t>
+  </si>
+  <si>
+    <t>9 930</t>
+  </si>
+  <si>
+    <t>18 254</t>
+  </si>
+  <si>
+    <t>58 325</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 04.01</t>
+  </si>
+  <si>
+    <t>107 956</t>
+  </si>
+  <si>
+    <t>18 233</t>
+  </si>
+  <si>
+    <t>11 103</t>
+  </si>
+  <si>
+    <t>18 708</t>
+  </si>
+  <si>
+    <t>59 912</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 05.01</t>
+  </si>
+  <si>
+    <t>112 149</t>
+  </si>
+  <si>
+    <t>18 543</t>
+  </si>
+  <si>
+    <t>13 184</t>
+  </si>
+  <si>
+    <t>19 477</t>
+  </si>
+  <si>
+    <t>60 945</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 06.01</t>
+  </si>
+  <si>
+    <t>136 544</t>
+  </si>
+  <si>
+    <t>22 582</t>
+  </si>
+  <si>
+    <t>31 477</t>
+  </si>
+  <si>
+    <t>20 005</t>
+  </si>
+  <si>
+    <t>62 480</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 07.01</t>
+  </si>
+  <si>
+    <t>163 860</t>
+  </si>
+  <si>
+    <t>21 308</t>
+  </si>
+  <si>
+    <t>32 528</t>
+  </si>
+  <si>
+    <t>21 563</t>
+  </si>
+  <si>
+    <t>88 461</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 08.01</t>
+  </si>
+  <si>
+    <t>168 857</t>
+  </si>
+  <si>
+    <t>20 577</t>
+  </si>
+  <si>
+    <t>21 163</t>
+  </si>
+  <si>
+    <t>22 244</t>
+  </si>
+  <si>
+    <t>104 873</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 09.01</t>
+  </si>
+  <si>
+    <t>172 510</t>
+  </si>
+  <si>
+    <t>20 754</t>
+  </si>
+  <si>
+    <t>16 130</t>
+  </si>
+  <si>
+    <t>23 726</t>
+  </si>
+  <si>
+    <t>111 900</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 10.01</t>
+  </si>
+  <si>
+    <t>175 486</t>
+  </si>
+  <si>
+    <t>20 104</t>
+  </si>
+  <si>
+    <t>20 848</t>
+  </si>
+  <si>
+    <t>24 483</t>
+  </si>
+  <si>
+    <t>110 051</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 11.01</t>
+  </si>
+  <si>
+    <t>179 271</t>
+  </si>
+  <si>
+    <t>20 529</t>
+  </si>
+  <si>
+    <t>15 895</t>
+  </si>
+  <si>
+    <t>25 531</t>
+  </si>
+  <si>
+    <t>117 316</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 12.01</t>
+  </si>
+  <si>
+    <t>186 080</t>
+  </si>
+  <si>
+    <t>22 890</t>
+  </si>
+  <si>
+    <t>16 330</t>
+  </si>
+  <si>
+    <t>26 446</t>
+  </si>
+  <si>
+    <t>120 414</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 01.02</t>
+  </si>
+  <si>
+    <t>188 570</t>
+  </si>
+  <si>
+    <t>20 505</t>
+  </si>
+  <si>
+    <t>16 758</t>
+  </si>
+  <si>
+    <t>27 915</t>
+  </si>
+  <si>
+    <t>123 391</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 02.02</t>
+  </si>
+  <si>
+    <t>192 747</t>
+  </si>
+  <si>
+    <t>21 336</t>
+  </si>
+  <si>
+    <t>18 302</t>
+  </si>
+  <si>
+    <t>29 795</t>
+  </si>
+  <si>
+    <t>123 315</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 03.02</t>
+  </si>
+  <si>
+    <t>198 492</t>
+  </si>
+  <si>
+    <t>21 961</t>
+  </si>
+  <si>
+    <t>17 801</t>
+  </si>
+  <si>
+    <t>30 929</t>
+  </si>
+  <si>
+    <t>127 800</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 04.02</t>
+  </si>
+  <si>
+    <t>205 323</t>
+  </si>
+  <si>
+    <t>22 793</t>
+  </si>
+  <si>
+    <t>16 922</t>
+  </si>
+  <si>
+    <t>31 846</t>
+  </si>
+  <si>
+    <t>133 762</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 05.02</t>
+  </si>
+  <si>
+    <t>209 666</t>
+  </si>
+  <si>
+    <t>23 139</t>
+  </si>
+  <si>
+    <t>17 265</t>
+  </si>
+  <si>
+    <t>32 949</t>
+  </si>
+  <si>
+    <t>136 313</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 06.02</t>
+  </si>
+  <si>
+    <t>216 704</t>
+  </si>
+  <si>
+    <t>24 795</t>
+  </si>
+  <si>
+    <t>18 680</t>
+  </si>
+  <si>
+    <t>33 426</t>
+  </si>
+  <si>
+    <t>139 803</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 07.02</t>
+  </si>
+  <si>
+    <t>222 909</t>
+  </si>
+  <si>
+    <t>24 730</t>
+  </si>
+  <si>
+    <t>19 754</t>
+  </si>
+  <si>
+    <t>34 589</t>
+  </si>
+  <si>
+    <t>143 835</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 08.02</t>
+  </si>
+  <si>
+    <t>227 849</t>
+  </si>
+  <si>
+    <t>24 644</t>
+  </si>
+  <si>
+    <t>19 468</t>
+  </si>
+  <si>
+    <t>35 511</t>
+  </si>
+  <si>
+    <t>148 226</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 09.02</t>
+  </si>
+  <si>
+    <t>233 331</t>
+  </si>
+  <si>
+    <t>25 012</t>
+  </si>
+  <si>
+    <t>20 029</t>
+  </si>
+  <si>
+    <t>36 677</t>
+  </si>
+  <si>
+    <t>151 613</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 10.02</t>
+  </si>
+  <si>
+    <t>239 081</t>
+  </si>
+  <si>
+    <t>25 355</t>
+  </si>
+  <si>
+    <t>20 337</t>
+  </si>
+  <si>
+    <t>38 021</t>
+  </si>
+  <si>
+    <t>155 368</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 11.02</t>
+  </si>
+  <si>
+    <t>245 996</t>
+  </si>
+  <si>
+    <t>25 921</t>
+  </si>
+  <si>
+    <t>19 951</t>
+  </si>
+  <si>
+    <t>40 274</t>
+  </si>
+  <si>
+    <t>159 850</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 12.02</t>
+  </si>
+  <si>
+    <t>257 360</t>
+  </si>
+  <si>
+    <t>24 531</t>
+  </si>
+  <si>
+    <t>20 717</t>
+  </si>
+  <si>
+    <t>42 975</t>
+  </si>
+  <si>
+    <t>169 138</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 01.03</t>
+  </si>
+  <si>
+    <t>261 374</t>
+  </si>
+  <si>
+    <t>22 476</t>
+  </si>
+  <si>
+    <t>20 072</t>
+  </si>
+  <si>
+    <t>45 579</t>
+  </si>
+  <si>
+    <t>173 247</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 02.03</t>
+  </si>
+  <si>
+    <t>265 105</t>
+  </si>
+  <si>
+    <t>24 136</t>
+  </si>
+  <si>
+    <t>20 597</t>
+  </si>
+  <si>
+    <t>48 794</t>
+  </si>
+  <si>
+    <t>171 578</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 03.03</t>
+  </si>
+  <si>
+    <t>272 082</t>
+  </si>
+  <si>
+    <t>24 923</t>
+  </si>
+  <si>
+    <t>20 527</t>
+  </si>
+  <si>
+    <t>53 793</t>
+  </si>
+  <si>
+    <t>172 838</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 04.03</t>
+  </si>
+  <si>
+    <t>279 601</t>
+  </si>
+  <si>
+    <t>26 095</t>
+  </si>
+  <si>
+    <t>21 032</t>
+  </si>
+  <si>
+    <t>57 996</t>
+  </si>
+  <si>
+    <t>174 478</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 05.03</t>
+  </si>
+  <si>
+    <t>286 865</t>
+  </si>
+  <si>
+    <t>27 636</t>
+  </si>
+  <si>
+    <t>21 638</t>
+  </si>
+  <si>
+    <t>61 433</t>
+  </si>
+  <si>
+    <t>175 830</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 06.03</t>
+  </si>
+  <si>
+    <t>292 542</t>
+  </si>
+  <si>
+    <t>29 464</t>
+  </si>
+  <si>
+    <t>22 211</t>
+  </si>
+  <si>
+    <t>66 297</t>
+  </si>
+  <si>
+    <t>174 225</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 07.03</t>
+  </si>
+  <si>
+    <t>300 580</t>
+  </si>
+  <si>
+    <t>30 149</t>
+  </si>
+  <si>
+    <t>23 299</t>
+  </si>
+  <si>
+    <t>71 263</t>
+  </si>
+  <si>
+    <t>175 512</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 08.03</t>
+  </si>
+  <si>
+    <t>306 655</t>
+  </si>
+  <si>
+    <t>31 494</t>
+  </si>
+  <si>
+    <t>22 968</t>
+  </si>
+  <si>
+    <t>73 837</t>
+  </si>
+  <si>
+    <t>177 996</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 09.03</t>
+  </si>
+  <si>
+    <t>315 463</t>
+  </si>
+  <si>
+    <t>31 248</t>
+  </si>
+  <si>
+    <t>21 975</t>
+  </si>
+  <si>
+    <t>76 744</t>
+  </si>
+  <si>
+    <t>185 030</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 10.03</t>
+  </si>
+  <si>
+    <t>327 616</t>
+  </si>
+  <si>
+    <t>32 730</t>
+  </si>
+  <si>
+    <t>24 678</t>
+  </si>
+  <si>
+    <t>81 339</t>
+  </si>
+  <si>
+    <t>188 499</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 11.03</t>
+  </si>
+  <si>
+    <t>333 392</t>
+  </si>
+  <si>
+    <t>33 401</t>
+  </si>
+  <si>
+    <t>24 693</t>
+  </si>
+  <si>
+    <t>85 441</t>
+  </si>
+  <si>
+    <t>189 458</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 12.03</t>
+  </si>
+  <si>
+    <t>343 229</t>
+  </si>
+  <si>
+    <t>36 327</t>
+  </si>
+  <si>
+    <t>23 446</t>
+  </si>
+  <si>
+    <t>92 254</t>
+  </si>
+  <si>
+    <t>190 709</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 01.04</t>
+  </si>
+  <si>
+    <t>342 620</t>
+  </si>
+  <si>
+    <t>33 774</t>
+  </si>
+  <si>
+    <t>22 513</t>
+  </si>
+  <si>
+    <t>108 587</t>
+  </si>
+  <si>
+    <t>177 080</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 02.04</t>
+  </si>
+  <si>
+    <t>352 253</t>
+  </si>
+  <si>
+    <t>37 354</t>
+  </si>
+  <si>
+    <t>21 723</t>
+  </si>
+  <si>
+    <t>112 365</t>
+  </si>
+  <si>
+    <t>179 939</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 03.04</t>
+  </si>
+  <si>
+    <t>358 517</t>
+  </si>
+  <si>
+    <t>37 991</t>
+  </si>
+  <si>
+    <t>21 602</t>
+  </si>
+  <si>
+    <t>115 463</t>
+  </si>
+  <si>
+    <t>182 150</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 04.04</t>
+  </si>
+  <si>
+    <t>371 380</t>
+  </si>
+  <si>
+    <t>39 728</t>
+  </si>
+  <si>
+    <t>23 088</t>
+  </si>
+  <si>
+    <t>1 424</t>
+  </si>
+  <si>
+    <t>118 854</t>
+  </si>
+  <si>
+    <t>187 655</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 05.04</t>
+  </si>
+  <si>
+    <t>377 422</t>
+  </si>
+  <si>
+    <t>40 650</t>
+  </si>
+  <si>
+    <t>25 314</t>
+  </si>
+  <si>
+    <t>1 884</t>
+  </si>
+  <si>
+    <t>124 030</t>
+  </si>
+  <si>
+    <t>184 780</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 06.04</t>
+  </si>
+  <si>
+    <t>389 536</t>
+  </si>
+  <si>
+    <t>44 069</t>
+  </si>
+  <si>
+    <t>26 037</t>
+  </si>
+  <si>
+    <t>2 643</t>
+  </si>
+  <si>
+    <t>130 264</t>
+  </si>
+  <si>
+    <t>185 572</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 07.04</t>
+  </si>
+  <si>
+    <t>395 866</t>
+  </si>
+  <si>
+    <t>46 028</t>
+  </si>
+  <si>
+    <t>24 896</t>
+  </si>
+  <si>
+    <t>1 193</t>
+  </si>
+  <si>
+    <t>3 891</t>
+  </si>
+  <si>
+    <t>136 825</t>
+  </si>
+  <si>
+    <t>183 034</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 08.04</t>
+  </si>
+  <si>
+    <t>403 077</t>
+  </si>
+  <si>
+    <t>45 757</t>
+  </si>
+  <si>
+    <t>25 529</t>
+  </si>
+  <si>
+    <t>1 307</t>
+  </si>
+  <si>
+    <t>4 798</t>
+  </si>
+  <si>
+    <t>143 111</t>
+  </si>
+  <si>
+    <t>182 575</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 09.04</t>
+  </si>
+  <si>
+    <t>407 093</t>
+  </si>
+  <si>
+    <t>45 957</t>
+  </si>
+  <si>
+    <t>25 240</t>
+  </si>
+  <si>
+    <t>1 300</t>
+  </si>
+  <si>
+    <t>5 567</t>
+  </si>
+  <si>
+    <t>147 551</t>
+  </si>
+  <si>
+    <t>181 479</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 10.04</t>
+  </si>
+  <si>
+    <t>414 442</t>
+  </si>
+  <si>
+    <t>47 027</t>
+  </si>
+  <si>
+    <t>23 534</t>
+  </si>
+  <si>
+    <t>1 378</t>
+  </si>
+  <si>
+    <t>6 347</t>
+  </si>
+  <si>
+    <t>158 268</t>
+  </si>
+  <si>
+    <t>177 889</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 11.04</t>
+  </si>
+  <si>
+    <t>420 903</t>
+  </si>
+  <si>
+    <t>48 440</t>
+  </si>
+  <si>
+    <t>23 103</t>
+  </si>
+  <si>
+    <t>1 365</t>
+  </si>
+  <si>
+    <t>7 024</t>
+  </si>
+  <si>
+    <t>174 541</t>
+  </si>
+  <si>
+    <t>166 430</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 12.04</t>
+  </si>
+  <si>
+    <t>447 976</t>
+  </si>
+  <si>
+    <t>54 468</t>
+  </si>
+  <si>
+    <t>22 536</t>
+  </si>
+  <si>
+    <t>1 567</t>
+  </si>
+  <si>
+    <t>7 795</t>
+  </si>
+  <si>
+    <t>199 264</t>
+  </si>
+  <si>
+    <t>162 347</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 01.05</t>
+  </si>
+  <si>
+    <t>446 301</t>
+  </si>
+  <si>
+    <t>46 584</t>
+  </si>
+  <si>
+    <t>21 883</t>
+  </si>
+  <si>
+    <t>1 579</t>
+  </si>
+  <si>
+    <t>8 287</t>
+  </si>
+  <si>
+    <t>204 256</t>
+  </si>
+  <si>
+    <t>163 712</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 02.05</t>
+  </si>
+  <si>
+    <t>459 723</t>
+  </si>
+  <si>
+    <t>50 160</t>
+  </si>
+  <si>
+    <t>23 294</t>
+  </si>
+  <si>
+    <t>1 655</t>
+  </si>
+  <si>
+    <t>8 966</t>
+  </si>
+  <si>
+    <t>210 536</t>
+  </si>
+  <si>
+    <t>165 113</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 03.05</t>
+  </si>
+  <si>
+    <t>476 703</t>
+  </si>
+  <si>
+    <t>53 210</t>
+  </si>
+  <si>
+    <t>23 516</t>
+  </si>
+  <si>
+    <t>1 952</t>
+  </si>
+  <si>
+    <t>9 942</t>
+  </si>
+  <si>
+    <t>217 331</t>
+  </si>
+  <si>
+    <t>170 752</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 04.05</t>
+  </si>
+  <si>
+    <t>490 458</t>
+  </si>
+  <si>
+    <t>56 810</t>
+  </si>
+  <si>
+    <t>26 838</t>
+  </si>
+  <si>
+    <t>2 110</t>
+  </si>
+  <si>
+    <t>10 734</t>
+  </si>
+  <si>
+    <t>222 784</t>
+  </si>
+  <si>
+    <t>171 182</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 05.05</t>
+  </si>
+  <si>
+    <t>498 077</t>
+  </si>
+  <si>
+    <t>57 585</t>
+  </si>
+  <si>
+    <t>25 205</t>
+  </si>
+  <si>
+    <t>227 048</t>
+  </si>
+  <si>
+    <t>186 948</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 06.05</t>
+  </si>
+  <si>
+    <t>509 546</t>
+  </si>
+  <si>
+    <t>58 281</t>
+  </si>
+  <si>
+    <t>35 109</t>
+  </si>
+  <si>
+    <t>218 312</t>
+  </si>
+  <si>
+    <t>196 768</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 07.05</t>
+  </si>
+  <si>
+    <t>520 360</t>
+  </si>
+  <si>
+    <t>63 119</t>
+  </si>
+  <si>
+    <t>31 044</t>
+  </si>
+  <si>
+    <t>217 646</t>
+  </si>
+  <si>
+    <t>207 389</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 08.05</t>
+  </si>
+  <si>
+    <t>523 893</t>
+  </si>
+  <si>
+    <t>61 961</t>
+  </si>
+  <si>
+    <t>29 228</t>
+  </si>
+  <si>
+    <t>1 095</t>
+  </si>
+  <si>
+    <t>218 636</t>
+  </si>
+  <si>
+    <t>212 666</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 09.05</t>
+  </si>
+  <si>
+    <t>531 365</t>
+  </si>
+  <si>
+    <t>62 732</t>
+  </si>
+  <si>
+    <t>28 448</t>
+  </si>
+  <si>
+    <t>1 072</t>
+  </si>
+  <si>
+    <t>224 800</t>
+  </si>
+  <si>
+    <t>213 998</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 10.05</t>
+  </si>
+  <si>
+    <t>546 414</t>
+  </si>
+  <si>
+    <t>64 562</t>
+  </si>
+  <si>
+    <t>28 900</t>
+  </si>
+  <si>
+    <t>1 125</t>
+  </si>
+  <si>
+    <t>230 445</t>
+  </si>
+  <si>
+    <t>221 061</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 11.05</t>
+  </si>
+  <si>
+    <t>558 745</t>
+  </si>
+  <si>
+    <t>63 907</t>
+  </si>
+  <si>
+    <t>29 106</t>
+  </si>
+  <si>
+    <t>1 086</t>
+  </si>
+  <si>
+    <t>231 631</t>
+  </si>
+  <si>
+    <t>232 695</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 12.05</t>
+  </si>
+  <si>
+    <t>596 848</t>
+  </si>
+  <si>
+    <t>69 384</t>
+  </si>
+  <si>
+    <t>34 024</t>
+  </si>
+  <si>
+    <t>1 044</t>
+  </si>
+  <si>
+    <t>241 806</t>
+  </si>
+  <si>
+    <t>250 267</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 01.06</t>
+  </si>
+  <si>
+    <t>603 160</t>
+  </si>
+  <si>
+    <t>66 221</t>
+  </si>
+  <si>
+    <t>28 708</t>
+  </si>
+  <si>
+    <t>1 020</t>
+  </si>
+  <si>
+    <t>252 072</t>
+  </si>
+  <si>
+    <t>254 813</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 02.06</t>
+  </si>
+  <si>
+    <t>618 927</t>
+  </si>
+  <si>
+    <t>73 528</t>
+  </si>
+  <si>
+    <t>28 429</t>
+  </si>
+  <si>
+    <t>1 024</t>
+  </si>
+  <si>
+    <t>266 879</t>
+  </si>
+  <si>
+    <t>248 739</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 03.06</t>
+  </si>
+  <si>
+    <t>638 439</t>
+  </si>
+  <si>
+    <t>77 732</t>
+  </si>
+  <si>
+    <t>29 444</t>
+  </si>
+  <si>
+    <t>1 115</t>
+  </si>
+  <si>
+    <t>290 514</t>
+  </si>
+  <si>
+    <t>239 289</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 04.06</t>
+  </si>
+  <si>
+    <t>668 393</t>
+  </si>
+  <si>
+    <t>82 725</t>
+  </si>
+  <si>
+    <t>29 994</t>
+  </si>
+  <si>
+    <t>1 185</t>
+  </si>
+  <si>
+    <t>319 083</t>
+  </si>
+  <si>
+    <t>234 951</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 05.06</t>
+  </si>
+  <si>
+    <t>711 547</t>
+  </si>
+  <si>
+    <t>88 171</t>
+  </si>
+  <si>
+    <t>29 927</t>
+  </si>
+  <si>
+    <t>1 476</t>
+  </si>
+  <si>
+    <t>365 112</t>
+  </si>
+  <si>
+    <t>226 414</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 06.06</t>
+  </si>
+  <si>
+    <t>749 427</t>
+  </si>
+  <si>
+    <t>100 802</t>
+  </si>
+  <si>
+    <t>30 402</t>
+  </si>
+  <si>
+    <t>1 662</t>
+  </si>
+  <si>
+    <t>396 776</t>
+  </si>
+  <si>
+    <t>219 396</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 07.06</t>
+  </si>
+  <si>
+    <t>769 374</t>
+  </si>
+  <si>
+    <t>100 912</t>
+  </si>
+  <si>
+    <t>29 724</t>
+  </si>
+  <si>
+    <t>1 837</t>
+  </si>
+  <si>
+    <t>418 749</t>
+  </si>
+  <si>
+    <t>217 749</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 08.06</t>
+  </si>
+  <si>
+    <t>815 182</t>
+  </si>
+  <si>
+    <t>101 302</t>
+  </si>
+  <si>
+    <t>33 752</t>
+  </si>
+  <si>
+    <t>2 478</t>
+  </si>
+  <si>
+    <t>427 442</t>
+  </si>
+  <si>
+    <t>249 778</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 09.06</t>
+  </si>
+  <si>
+    <t>849 425</t>
+  </si>
+  <si>
+    <t>102 846</t>
+  </si>
+  <si>
+    <t>36 093</t>
+  </si>
+  <si>
+    <t>1 747</t>
+  </si>
+  <si>
+    <t>438 907</t>
+  </si>
+  <si>
+    <t>269 395</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 10.06</t>
+  </si>
+  <si>
+    <t>879 432</t>
+  </si>
+  <si>
+    <t>101 232</t>
+  </si>
+  <si>
+    <t>35 268</t>
+  </si>
+  <si>
+    <t>1 911</t>
+  </si>
+  <si>
+    <t>458 250</t>
+  </si>
+  <si>
+    <t>282 331</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 11.06</t>
+  </si>
+  <si>
+    <t>939 979</t>
+  </si>
+  <si>
+    <t>104 993</t>
+  </si>
+  <si>
+    <t>51 728</t>
+  </si>
+  <si>
+    <t>2 057</t>
+  </si>
+  <si>
+    <t>490 939</t>
+  </si>
+  <si>
+    <t>289 723</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 12.06</t>
+  </si>
+  <si>
+    <t>1 034 157</t>
+  </si>
+  <si>
+    <t>121 142</t>
+  </si>
+  <si>
+    <t>42 049</t>
+  </si>
+  <si>
+    <t>2 354</t>
+  </si>
+  <si>
+    <t>566 117</t>
+  </si>
+  <si>
+    <t>301 954</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 01.07</t>
+  </si>
+  <si>
+    <t>1 062 807</t>
+  </si>
+  <si>
+    <t>117 429</t>
+  </si>
+  <si>
+    <t>35 928</t>
+  </si>
+  <si>
+    <t>2 524</t>
+  </si>
+  <si>
+    <t>626 234</t>
+  </si>
+  <si>
+    <t>280 146</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 02.07</t>
+  </si>
+  <si>
+    <t>1 093 282</t>
+  </si>
+  <si>
+    <t>127 189</t>
+  </si>
+  <si>
+    <t>39 202</t>
+  </si>
+  <si>
+    <t>2 738</t>
+  </si>
+  <si>
+    <t>644 952</t>
+  </si>
+  <si>
+    <t>278 780</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 03.07</t>
+  </si>
+  <si>
+    <t>1 183 684</t>
+  </si>
+  <si>
+    <t>131 807</t>
+  </si>
+  <si>
+    <t>40 675</t>
+  </si>
+  <si>
+    <t>2 843</t>
+  </si>
+  <si>
+    <t>719 637</t>
+  </si>
+  <si>
+    <t>288 237</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 04.07</t>
+  </si>
+  <si>
+    <t>1 207 301</t>
+  </si>
+  <si>
+    <t>146 235</t>
+  </si>
+  <si>
+    <t>41 456</t>
+  </si>
+  <si>
+    <t>2 910</t>
+  </si>
+  <si>
+    <t>734 760</t>
+  </si>
+  <si>
+    <t>281 458</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 05.07</t>
+  </si>
+  <si>
+    <t>1 287 228</t>
+  </si>
+  <si>
+    <t>169 240</t>
+  </si>
+  <si>
+    <t>41 784</t>
+  </si>
+  <si>
+    <t>3 019</t>
+  </si>
+  <si>
+    <t>778 885</t>
+  </si>
+  <si>
+    <t>293 615</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 06.07</t>
+  </si>
+  <si>
+    <t>1 369 328</t>
+  </si>
+  <si>
+    <t>165 644</t>
+  </si>
+  <si>
+    <t>42 669</t>
+  </si>
+  <si>
+    <t>3 539</t>
+  </si>
+  <si>
+    <t>855 927</t>
+  </si>
+  <si>
+    <t>300 846</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 07.07</t>
+  </si>
+  <si>
+    <t>1 467 246</t>
+  </si>
+  <si>
+    <t>165 814</t>
+  </si>
+  <si>
+    <t>44 648</t>
+  </si>
+  <si>
+    <t>5 039</t>
+  </si>
+  <si>
+    <t>927 315</t>
+  </si>
+  <si>
+    <t>323 919</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 08.07</t>
+  </si>
+  <si>
+    <t>1 448 751</t>
+  </si>
+  <si>
+    <t>160 287</t>
+  </si>
+  <si>
+    <t>47 952</t>
+  </si>
+  <si>
+    <t>6 588</t>
+  </si>
+  <si>
+    <t>825 133</t>
+  </si>
+  <si>
+    <t>408 265</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 09.07</t>
+  </si>
+  <si>
+    <t>1 405 939</t>
+  </si>
+  <si>
+    <t>150 041</t>
+  </si>
+  <si>
+    <t>38 584</t>
+  </si>
+  <si>
+    <t>5 165</t>
+  </si>
+  <si>
+    <t>772 229</t>
+  </si>
+  <si>
+    <t>439 403</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 10.07</t>
+  </si>
+  <si>
+    <t>1 398 340</t>
+  </si>
+  <si>
+    <t>138 375</t>
+  </si>
+  <si>
+    <t>34 638</t>
+  </si>
+  <si>
+    <t>4 147</t>
+  </si>
+  <si>
+    <t>753 110</t>
+  </si>
+  <si>
+    <t>467 625</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 11.07</t>
+  </si>
+  <si>
+    <t>1 424 245</t>
+  </si>
+  <si>
+    <t>144 364</t>
+  </si>
+  <si>
+    <t>35 433</t>
+  </si>
+  <si>
+    <t>4 141</t>
+  </si>
+  <si>
+    <t>743 204</t>
+  </si>
+  <si>
+    <t>496 637</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 12.07</t>
+  </si>
+  <si>
+    <t>1 447 850</t>
+  </si>
+  <si>
+    <t>155 597</t>
+  </si>
+  <si>
+    <t>37 561</t>
+  </si>
+  <si>
+    <t>3 443</t>
+  </si>
+  <si>
+    <t>744 088</t>
+  </si>
+  <si>
+    <t>506 690</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 01.08</t>
+  </si>
+  <si>
+    <t>1 455 788</t>
+  </si>
+  <si>
+    <t>141 021</t>
+  </si>
+  <si>
+    <t>41 503</t>
+  </si>
+  <si>
+    <t>3 294</t>
+  </si>
+  <si>
+    <t>743 798</t>
+  </si>
+  <si>
+    <t>525 697</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 02.08</t>
+  </si>
+  <si>
+    <t>1 474 378</t>
+  </si>
+  <si>
+    <t>147 703</t>
+  </si>
+  <si>
+    <t>33 777</t>
+  </si>
+  <si>
+    <t>3 240</t>
+  </si>
+  <si>
+    <t>755 224</t>
+  </si>
+  <si>
+    <t>533 958</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 03.08</t>
+  </si>
+  <si>
+    <t>1 499 879</t>
+  </si>
+  <si>
+    <t>147 239</t>
+  </si>
+  <si>
+    <t>33 331</t>
+  </si>
+  <si>
+    <t>787 885</t>
+  </si>
+  <si>
+    <t>527 715</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 04.08</t>
+  </si>
+  <si>
+    <t>1 512 953</t>
+  </si>
+  <si>
+    <t>154 079</t>
+  </si>
+  <si>
+    <t>32 500</t>
+  </si>
+  <si>
+    <t>3 150</t>
+  </si>
+  <si>
+    <t>799 090</t>
+  </si>
+  <si>
+    <t>523 664</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 05.08</t>
+  </si>
+  <si>
+    <t>1 492 931</t>
+  </si>
+  <si>
+    <t>156 185</t>
+  </si>
+  <si>
+    <t>34 108</t>
+  </si>
+  <si>
+    <t>3 090</t>
+  </si>
+  <si>
+    <t>785 789</t>
+  </si>
+  <si>
+    <t>513 287</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 06.08</t>
+  </si>
+  <si>
+    <t>1 476 686</t>
+  </si>
+  <si>
+    <t>161 918</t>
+  </si>
+  <si>
+    <t>32 114</t>
+  </si>
+  <si>
+    <t>3 212</t>
+  </si>
+  <si>
+    <t>769 350</t>
+  </si>
+  <si>
+    <t>509 631</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 07.08</t>
+  </si>
+  <si>
+    <t>1 494 860</t>
+  </si>
+  <si>
+    <t>163 609</t>
+  </si>
+  <si>
+    <t>32 501</t>
+  </si>
+  <si>
+    <t>781 922</t>
+  </si>
+  <si>
+    <t>513 214</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 08.08</t>
+  </si>
+  <si>
+    <t>1 556 888</t>
+  </si>
+  <si>
+    <t>167 369</t>
+  </si>
+  <si>
+    <t>32 307</t>
+  </si>
+  <si>
+    <t>2 988</t>
+  </si>
+  <si>
+    <t>842 868</t>
+  </si>
+  <si>
+    <t>510 798</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 09.08</t>
+  </si>
+  <si>
+    <t>1 546 208</t>
+  </si>
+  <si>
+    <t>161 483</t>
+  </si>
+  <si>
+    <t>32 289</t>
+  </si>
+  <si>
+    <t>2 984</t>
+  </si>
+  <si>
+    <t>840 107</t>
+  </si>
+  <si>
+    <t>508 783</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 10.08</t>
+  </si>
+  <si>
+    <t>1 476 320</t>
+  </si>
+  <si>
+    <t>158 727</t>
+  </si>
+  <si>
+    <t>32 013</t>
+  </si>
+  <si>
+    <t>2 914</t>
+  </si>
+  <si>
+    <t>819 405</t>
+  </si>
+  <si>
+    <t>462 744</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 11.08</t>
+  </si>
+  <si>
+    <t>1 460 978</t>
+  </si>
+  <si>
+    <t>157 090</t>
+  </si>
+  <si>
+    <t>32 165</t>
+  </si>
+  <si>
+    <t>8 289</t>
+  </si>
+  <si>
+    <t>742 913</t>
+  </si>
+  <si>
+    <t>520 002</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 12.08</t>
+  </si>
+  <si>
+    <t>1 500 005</t>
+  </si>
+  <si>
+    <t>163 411</t>
+  </si>
+  <si>
+    <t>35 323</t>
+  </si>
+  <si>
+    <t>2 629</t>
+  </si>
+  <si>
+    <t>705 891</t>
+  </si>
+  <si>
+    <t>591 881</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 01.09</t>
+  </si>
+  <si>
+    <t>1 506 066</t>
+  </si>
+  <si>
+    <t>145 923</t>
+  </si>
+  <si>
+    <t>44 368</t>
+  </si>
+  <si>
+    <t>2 542</t>
+  </si>
+  <si>
+    <t>551 521</t>
+  </si>
+  <si>
+    <t>760 830</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 02.09</t>
+  </si>
+  <si>
+    <t>1 623 219</t>
+  </si>
+  <si>
+    <t>142 754</t>
+  </si>
+  <si>
+    <t>49 036</t>
+  </si>
+  <si>
+    <t>2 475</t>
+  </si>
+  <si>
+    <t>1 133</t>
+  </si>
+  <si>
+    <t>465 954</t>
+  </si>
+  <si>
+    <t>961 866</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 03.09</t>
+  </si>
+  <si>
+    <t>1 614 061</t>
+  </si>
+  <si>
+    <t>140 310</t>
+  </si>
+  <si>
+    <t>45 297</t>
+  </si>
+  <si>
+    <t>2 456</t>
+  </si>
+  <si>
+    <t>5 216</t>
+  </si>
+  <si>
+    <t>479 562</t>
+  </si>
+  <si>
+    <t>941 219</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 04.09</t>
+  </si>
+  <si>
+    <t>1 605 228</t>
+  </si>
+  <si>
+    <t>149 669</t>
+  </si>
+  <si>
+    <t>44 291</t>
+  </si>
+  <si>
+    <t>2 433</t>
+  </si>
+  <si>
+    <t>1 195</t>
+  </si>
+  <si>
+    <t>496 124</t>
+  </si>
+  <si>
+    <t>911 518</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 05.09</t>
+  </si>
+  <si>
+    <t>1 611 965</t>
+  </si>
+  <si>
+    <t>156 502</t>
+  </si>
+  <si>
+    <t>45 102</t>
+  </si>
+  <si>
+    <t>2 323</t>
+  </si>
+  <si>
+    <t>1 199</t>
+  </si>
+  <si>
+    <t>511 994</t>
+  </si>
+  <si>
+    <t>894 846</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 06.09</t>
+  </si>
+  <si>
+    <t>1 635 250</t>
+  </si>
+  <si>
+    <t>163 368</t>
+  </si>
+  <si>
+    <t>45 654</t>
+  </si>
+  <si>
+    <t>2 333</t>
+  </si>
+  <si>
+    <t>1 211</t>
+  </si>
+  <si>
+    <t>534 958</t>
+  </si>
+  <si>
+    <t>887 725</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 07.09</t>
+  </si>
+  <si>
+    <t>1 658 429</t>
+  </si>
+  <si>
+    <t>165 516</t>
+  </si>
+  <si>
+    <t>44 246</t>
+  </si>
+  <si>
+    <t>2 291</t>
+  </si>
+  <si>
+    <t>1 222</t>
+  </si>
+  <si>
+    <t>508 259</t>
+  </si>
+  <si>
+    <t>936 894</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 08.09</t>
+  </si>
+  <si>
+    <t>1 860 816</t>
+  </si>
+  <si>
+    <t>205 754</t>
+  </si>
+  <si>
+    <t>102 849</t>
+  </si>
+  <si>
+    <t>2 260</t>
+  </si>
+  <si>
+    <t>1 245</t>
+  </si>
+  <si>
+    <t>556 618</t>
+  </si>
+  <si>
+    <t>992 090</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 09.09</t>
+  </si>
+  <si>
+    <t>1 868 098</t>
+  </si>
+  <si>
+    <t>172 865</t>
+  </si>
+  <si>
+    <t>97 653</t>
+  </si>
+  <si>
+    <t>2 278</t>
+  </si>
+  <si>
+    <t>1 278</t>
+  </si>
+  <si>
+    <t>589 180</t>
+  </si>
+  <si>
+    <t>1 004 844</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 10.09</t>
+  </si>
+  <si>
+    <t>1 841 027</t>
+  </si>
+  <si>
+    <t>171 882</t>
+  </si>
+  <si>
+    <t>90 962</t>
+  </si>
+  <si>
+    <t>2 222</t>
+  </si>
+  <si>
+    <t>1 260</t>
+  </si>
+  <si>
+    <t>551 914</t>
+  </si>
+  <si>
+    <t>1 022 787</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 11.09</t>
+  </si>
+  <si>
+    <t>1 849 267</t>
+  </si>
+  <si>
+    <t>162 154</t>
+  </si>
+  <si>
+    <t>91 144</t>
+  </si>
+  <si>
+    <t>2 212</t>
+  </si>
+  <si>
+    <t>1 277</t>
+  </si>
+  <si>
+    <t>612 685</t>
+  </si>
+  <si>
+    <t>979 796</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 12.09</t>
+  </si>
+  <si>
+    <t>1 936 312</t>
+  </si>
+  <si>
+    <t>183 728</t>
+  </si>
+  <si>
+    <t>112 512</t>
+  </si>
+  <si>
+    <t>2 159</t>
+  </si>
+  <si>
+    <t>1 025</t>
+  </si>
+  <si>
+    <t>655 132</t>
+  </si>
+  <si>
+    <t>981 757</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 01.10</t>
+  </si>
+  <si>
+    <t>1 935 789</t>
+  </si>
+  <si>
+    <t>175 733</t>
+  </si>
+  <si>
+    <t>84 999</t>
+  </si>
+  <si>
+    <t>2 210</t>
+  </si>
+  <si>
+    <t>1 026</t>
+  </si>
+  <si>
+    <t>691 464</t>
+  </si>
+  <si>
+    <t>980 358</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 02.10</t>
+  </si>
+  <si>
+    <t>1 993 915</t>
+  </si>
+  <si>
+    <t>185 669</t>
+  </si>
+  <si>
+    <t>92 078</t>
+  </si>
+  <si>
+    <t>2 141</t>
+  </si>
+  <si>
+    <t>1 002</t>
+  </si>
+  <si>
+    <t>733 458</t>
+  </si>
+  <si>
+    <t>979 567</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 03.10</t>
+  </si>
+  <si>
+    <t>1 976 623</t>
+  </si>
+  <si>
+    <t>180 797</t>
+  </si>
+  <si>
+    <t>84 196</t>
+  </si>
+  <si>
+    <t>2 268</t>
+  </si>
+  <si>
+    <t>1 018</t>
+  </si>
+  <si>
+    <t>786 658</t>
+  </si>
+  <si>
+    <t>921 687</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 04.10</t>
+  </si>
+  <si>
+    <t>2 017 340</t>
+  </si>
+  <si>
+    <t>200 372</t>
+  </si>
+  <si>
+    <t>89 975</t>
+  </si>
+  <si>
+    <t>3 393</t>
+  </si>
+  <si>
+    <t>1 042</t>
+  </si>
+  <si>
+    <t>800 379</t>
+  </si>
+  <si>
+    <t>922 179</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 05.10</t>
+  </si>
+  <si>
+    <t>1 990 714</t>
+  </si>
+  <si>
+    <t>200 694</t>
+  </si>
+  <si>
+    <t>59 019</t>
+  </si>
+  <si>
+    <t>3 908</t>
+  </si>
+  <si>
+    <t>1 041</t>
+  </si>
+  <si>
+    <t>821 002</t>
+  </si>
+  <si>
+    <t>905 050</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 06.10</t>
+  </si>
+  <si>
+    <t>2 040 208</t>
+  </si>
+  <si>
+    <t>219 109</t>
+  </si>
+  <si>
+    <t>46 087</t>
+  </si>
+  <si>
+    <t>3 861</t>
+  </si>
+  <si>
+    <t>1 045</t>
+  </si>
+  <si>
+    <t>843 353</t>
+  </si>
+  <si>
+    <t>926 753</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 07.10</t>
+  </si>
+  <si>
+    <t>2 097 634</t>
+  </si>
+  <si>
+    <t>229 318</t>
+  </si>
+  <si>
+    <t>48 740</t>
+  </si>
+  <si>
+    <t>3 741</t>
+  </si>
+  <si>
+    <t>1 081</t>
+  </si>
+  <si>
+    <t>868 076</t>
+  </si>
+  <si>
+    <t>946 678</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 08.10</t>
+  </si>
+  <si>
+    <t>2 096 537</t>
+  </si>
+  <si>
+    <t>213 892</t>
+  </si>
+  <si>
+    <t>48 026</t>
+  </si>
+  <si>
+    <t>3 816</t>
+  </si>
+  <si>
+    <t>1 070</t>
+  </si>
+  <si>
+    <t>889 401</t>
+  </si>
+  <si>
+    <t>940 331</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 09.10</t>
+  </si>
+  <si>
+    <t>2 136 132</t>
+  </si>
+  <si>
+    <t>219 065</t>
+  </si>
+  <si>
+    <t>47 570</t>
+  </si>
+  <si>
+    <t>3 825</t>
+  </si>
+  <si>
+    <t>1 127</t>
+  </si>
+  <si>
+    <t>901 539</t>
+  </si>
+  <si>
+    <t>963 007</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 10.10</t>
+  </si>
+  <si>
+    <t>2 179 171</t>
+  </si>
+  <si>
+    <t>226 015</t>
+  </si>
+  <si>
+    <t>48 509</t>
+  </si>
+  <si>
+    <t>3 794</t>
+  </si>
+  <si>
+    <t>928 016</t>
+  </si>
+  <si>
+    <t>971 871</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 11.10</t>
+  </si>
+  <si>
+    <t>2 196 315</t>
+  </si>
+  <si>
+    <t>224 076</t>
+  </si>
+  <si>
+    <t>46 029</t>
+  </si>
+  <si>
+    <t>3 889</t>
+  </si>
+  <si>
+    <t>955 917</t>
+  </si>
+  <si>
+    <t>965 450</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 12.10</t>
+  </si>
+  <si>
+    <t>2 249 814</t>
+  </si>
+  <si>
+    <t>249 255</t>
+  </si>
+  <si>
+    <t>47 396</t>
+  </si>
+  <si>
+    <t>4 117</t>
+  </si>
+  <si>
+    <t>996 248</t>
+  </si>
+  <si>
+    <t>951 821</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 01.11</t>
+  </si>
+  <si>
+    <t>2 264 020</t>
+  </si>
+  <si>
+    <t>226 625</t>
+  </si>
+  <si>
+    <t>47 993</t>
+  </si>
+  <si>
+    <t>1 107</t>
+  </si>
+  <si>
+    <t>1 021 480</t>
+  </si>
+  <si>
+    <t>962 674</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 02.11</t>
+  </si>
+  <si>
+    <t>2 302 461</t>
+  </si>
+  <si>
+    <t>237 625</t>
+  </si>
+  <si>
+    <t>48 494</t>
+  </si>
+  <si>
+    <t>5 082</t>
+  </si>
+  <si>
+    <t>1 121</t>
+  </si>
+  <si>
+    <t>1 054 590</t>
+  </si>
+  <si>
+    <t>955 550</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 03.11</t>
+  </si>
+  <si>
+    <t>2 329 590</t>
+  </si>
+  <si>
+    <t>242 073</t>
+  </si>
+  <si>
+    <t>49 318</t>
+  </si>
+  <si>
+    <t>6 916</t>
+  </si>
+  <si>
+    <t>1 101</t>
+  </si>
+  <si>
+    <t>1 077 879</t>
+  </si>
+  <si>
+    <t>952 302</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 04.11</t>
+  </si>
+  <si>
+    <t>2 378 312</t>
+  </si>
+  <si>
+    <t>250 376</t>
+  </si>
+  <si>
+    <t>51 856</t>
+  </si>
+  <si>
+    <t>7 329</t>
+  </si>
+  <si>
+    <t>1 106 090</t>
+  </si>
+  <si>
+    <t>961 574</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 05.11</t>
+  </si>
+  <si>
+    <t>2 373 366</t>
+  </si>
+  <si>
+    <t>243 124</t>
+  </si>
+  <si>
+    <t>48 352</t>
+  </si>
+  <si>
+    <t>7 587</t>
+  </si>
+  <si>
+    <t>1 085</t>
+  </si>
+  <si>
+    <t>1 129 715</t>
+  </si>
+  <si>
+    <t>943 504</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 06.11</t>
+  </si>
+  <si>
+    <t>2 479 308</t>
+  </si>
+  <si>
+    <t>267 803</t>
+  </si>
+  <si>
+    <t>64 290</t>
+  </si>
+  <si>
+    <t>8 506</t>
+  </si>
+  <si>
+    <t>1 156</t>
+  </si>
+  <si>
+    <t>1 153 667</t>
+  </si>
+  <si>
+    <t>983 887</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 07.11</t>
+  </si>
+  <si>
+    <t>2 536 871</t>
+  </si>
+  <si>
+    <t>281 228</t>
+  </si>
+  <si>
+    <t>50 305</t>
+  </si>
+  <si>
+    <t>8 714</t>
+  </si>
+  <si>
+    <t>1 227</t>
+  </si>
+  <si>
+    <t>1 197 017</t>
+  </si>
+  <si>
+    <t>998 380</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 08.11</t>
+  </si>
+  <si>
+    <t>2 551 577</t>
+  </si>
+  <si>
+    <t>269 118</t>
+  </si>
+  <si>
+    <t>49 971</t>
+  </si>
+  <si>
+    <t>10 696</t>
+  </si>
+  <si>
+    <t>1 219</t>
+  </si>
+  <si>
+    <t>1 218 018</t>
+  </si>
+  <si>
+    <t>1 002 556</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 09.11</t>
+  </si>
+  <si>
+    <t>2 604 782</t>
+  </si>
+  <si>
+    <t>272 272</t>
+  </si>
+  <si>
+    <t>50 145</t>
+  </si>
+  <si>
+    <t>11 076</t>
+  </si>
+  <si>
+    <t>1 229 317</t>
+  </si>
+  <si>
+    <t>1 040 845</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 10.11</t>
+  </si>
+  <si>
+    <t>2 629 410</t>
+  </si>
+  <si>
+    <t>267 931</t>
+  </si>
+  <si>
+    <t>53 808</t>
+  </si>
+  <si>
+    <t>11 533</t>
+  </si>
+  <si>
+    <t>1 150</t>
+  </si>
+  <si>
+    <t>1 210 101</t>
+  </si>
+  <si>
+    <t>1 084 886</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 11.11</t>
+  </si>
+  <si>
+    <t>2 649 269</t>
+  </si>
+  <si>
+    <t>272 280</t>
+  </si>
+  <si>
+    <t>58 023</t>
+  </si>
+  <si>
+    <t>10 422</t>
+  </si>
+  <si>
+    <t>1 151</t>
+  </si>
+  <si>
+    <t>1 220 422</t>
+  </si>
+  <si>
+    <t>1 086 971</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 12.11</t>
+  </si>
+  <si>
+    <t>2 758 601</t>
+  </si>
+  <si>
+    <t>320 713</t>
+  </si>
+  <si>
+    <t>58 954</t>
+  </si>
+  <si>
+    <t>1 607</t>
+  </si>
+  <si>
+    <t>1 275 657</t>
+  </si>
+  <si>
+    <t>1 100 826</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 01.12</t>
+  </si>
+  <si>
+    <t>2 764 275</t>
+  </si>
+  <si>
+    <t>284 977</t>
+  </si>
+  <si>
+    <t>60 281</t>
+  </si>
+  <si>
+    <t>5 487</t>
+  </si>
+  <si>
+    <t>4 869</t>
+  </si>
+  <si>
+    <t>1 291 230</t>
+  </si>
+  <si>
+    <t>1 117 431</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 02.12</t>
+  </si>
+  <si>
+    <t>2 818 499</t>
+  </si>
+  <si>
+    <t>295 910</t>
+  </si>
+  <si>
+    <t>55 881</t>
+  </si>
+  <si>
+    <t>5 654</t>
+  </si>
+  <si>
+    <t>4 874</t>
+  </si>
+  <si>
+    <t>1 325 869</t>
+  </si>
+  <si>
+    <t>1 130 311</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 03.12</t>
+  </si>
+  <si>
+    <t>2 870 546</t>
+  </si>
+  <si>
+    <t>307 191</t>
+  </si>
+  <si>
+    <t>55 706</t>
+  </si>
+  <si>
+    <t>5 962</t>
+  </si>
+  <si>
+    <t>4 981</t>
+  </si>
+  <si>
+    <t>1 360 791</t>
+  </si>
+  <si>
+    <t>1 135 915</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 04.12</t>
+  </si>
+  <si>
+    <t>2 973 868</t>
+  </si>
+  <si>
+    <t>327 554</t>
+  </si>
+  <si>
+    <t>91 540</t>
+  </si>
+  <si>
+    <t>6 020</t>
+  </si>
+  <si>
+    <t>5 031</t>
+  </si>
+  <si>
+    <t>1 405 692</t>
+  </si>
+  <si>
+    <t>1 138 032</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 05.12</t>
+  </si>
+  <si>
+    <t>2 986 643</t>
+  </si>
+  <si>
+    <t>324 051</t>
+  </si>
+  <si>
+    <t>57 035</t>
+  </si>
+  <si>
+    <t>6 010</t>
+  </si>
+  <si>
+    <t>5 038</t>
+  </si>
+  <si>
+    <t>1 441 498</t>
+  </si>
+  <si>
+    <t>1 153 012</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 06.12</t>
+  </si>
+  <si>
+    <t>3 044 809</t>
+  </si>
+  <si>
+    <t>352 492</t>
+  </si>
+  <si>
+    <t>59 793</t>
+  </si>
+  <si>
+    <t>5 970</t>
+  </si>
+  <si>
+    <t>5 741</t>
+  </si>
+  <si>
+    <t>1 415 013</t>
+  </si>
+  <si>
+    <t>1 205 800</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 07.12</t>
+  </si>
+  <si>
+    <t>3 089 977</t>
+  </si>
+  <si>
+    <t>343 641</t>
+  </si>
+  <si>
+    <t>61 465</t>
+  </si>
+  <si>
+    <t>6 735</t>
+  </si>
+  <si>
+    <t>5 885</t>
+  </si>
+  <si>
+    <t>1 435 202</t>
+  </si>
+  <si>
+    <t>1 237 050</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 08.12</t>
+  </si>
+  <si>
+    <t>3 118 079</t>
+  </si>
+  <si>
+    <t>338 336</t>
+  </si>
+  <si>
+    <t>61 787</t>
+  </si>
+  <si>
+    <t>7 006</t>
+  </si>
+  <si>
+    <t>5 864</t>
+  </si>
+  <si>
+    <t>1 458 842</t>
+  </si>
+  <si>
+    <t>1 246 244</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 09.12</t>
+  </si>
+  <si>
+    <t>3 167 013</t>
+  </si>
+  <si>
+    <t>342 950</t>
+  </si>
+  <si>
+    <t>61 404</t>
+  </si>
+  <si>
+    <t>8 279</t>
+  </si>
+  <si>
+    <t>6 015</t>
+  </si>
+  <si>
+    <t>1 496 529</t>
+  </si>
+  <si>
+    <t>1 251 837</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 10.12</t>
+  </si>
+  <si>
+    <t>3 189 359</t>
+  </si>
+  <si>
+    <t>332 757</t>
+  </si>
+  <si>
+    <t>59 520</t>
+  </si>
+  <si>
+    <t>9 013</t>
+  </si>
+  <si>
+    <t>6 048</t>
+  </si>
+  <si>
+    <t>1 526 700</t>
+  </si>
+  <si>
+    <t>1 255 321</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 11.12</t>
+  </si>
+  <si>
+    <t>3 245 231</t>
+  </si>
+  <si>
+    <t>341 507</t>
+  </si>
+  <si>
+    <t>59 267</t>
+  </si>
+  <si>
+    <t>9 437</t>
+  </si>
+  <si>
+    <t>6 028</t>
+  </si>
+  <si>
+    <t>1 571 956</t>
+  </si>
+  <si>
+    <t>1 257 036</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 12.12</t>
+  </si>
+  <si>
+    <t>3 409 478</t>
+  </si>
+  <si>
+    <t>398 225</t>
+  </si>
+  <si>
+    <t>59 207</t>
+  </si>
+  <si>
+    <t>11 542</t>
+  </si>
+  <si>
+    <t>6 017</t>
+  </si>
+  <si>
+    <t>1 662 744</t>
+  </si>
+  <si>
+    <t>1 271 744</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 01.13</t>
+  </si>
+  <si>
+    <t>3 438 507</t>
+  </si>
+  <si>
+    <t>349 252</t>
+  </si>
+  <si>
+    <t>61 664</t>
+  </si>
+  <si>
+    <t>11 643</t>
+  </si>
+  <si>
+    <t>6 650</t>
+  </si>
+  <si>
+    <t>1 732 676</t>
+  </si>
+  <si>
+    <t>1 276 622</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 02.13</t>
+  </si>
+  <si>
+    <t>3 508 092</t>
+  </si>
+  <si>
+    <t>361 410</t>
+  </si>
+  <si>
+    <t>59 533</t>
+  </si>
+  <si>
+    <t>12 866</t>
+  </si>
+  <si>
+    <t>6 629</t>
+  </si>
+  <si>
+    <t>1 750 616</t>
+  </si>
+  <si>
+    <t>1 317 039</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 03.13</t>
+  </si>
+  <si>
+    <t>3 531 709</t>
+  </si>
+  <si>
+    <t>370 677</t>
+  </si>
+  <si>
+    <t>60 289</t>
+  </si>
+  <si>
+    <t>12 448</t>
+  </si>
+  <si>
+    <t>5 925</t>
+  </si>
+  <si>
+    <t>1 778 708</t>
+  </si>
+  <si>
+    <t>1 303 662</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 04.13</t>
+  </si>
+  <si>
+    <t>3 545 168</t>
+  </si>
+  <si>
+    <t>360 667</t>
+  </si>
+  <si>
+    <t>62 487</t>
+  </si>
+  <si>
+    <t>14 749</t>
+  </si>
+  <si>
+    <t>5 939</t>
+  </si>
+  <si>
+    <t>1 782 532</t>
+  </si>
+  <si>
+    <t>1 318 795</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 05.13</t>
+  </si>
+  <si>
+    <t>3 589 852</t>
+  </si>
+  <si>
+    <t>371 901</t>
+  </si>
+  <si>
+    <t>61 720</t>
+  </si>
+  <si>
+    <t>13 440</t>
+  </si>
+  <si>
+    <t>6 321</t>
+  </si>
+  <si>
+    <t>1 793 528</t>
+  </si>
+  <si>
+    <t>1 342 942</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 06.13</t>
+  </si>
+  <si>
+    <t>3 643 109</t>
+  </si>
+  <si>
+    <t>402 473</t>
+  </si>
+  <si>
+    <t>63 909</t>
+  </si>
+  <si>
+    <t>13 573</t>
+  </si>
+  <si>
+    <t>5 893</t>
+  </si>
+  <si>
+    <t>1 802 664</t>
+  </si>
+  <si>
+    <t>1 354 597</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 07.13</t>
+  </si>
+  <si>
+    <t>3 701 677</t>
+  </si>
+  <si>
+    <t>388 579</t>
+  </si>
+  <si>
+    <t>67 986</t>
+  </si>
+  <si>
+    <t>15 213</t>
+  </si>
+  <si>
+    <t>5 793</t>
+  </si>
+  <si>
+    <t>1 697 025</t>
+  </si>
+  <si>
+    <t>1 527 083</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 08.13</t>
+  </si>
+  <si>
+    <t>3 708 896</t>
+  </si>
+  <si>
+    <t>382 452</t>
+  </si>
+  <si>
+    <t>66 183</t>
+  </si>
+  <si>
+    <t>16 727</t>
+  </si>
+  <si>
+    <t>5 850</t>
+  </si>
+  <si>
+    <t>1 674 762</t>
+  </si>
+  <si>
+    <t>1 562 922</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 09.13</t>
+  </si>
+  <si>
+    <t>3 749 653</t>
+  </si>
+  <si>
+    <t>371 357</t>
+  </si>
+  <si>
+    <t>69 882</t>
+  </si>
+  <si>
+    <t>18 764</t>
+  </si>
+  <si>
+    <t>5 884</t>
+  </si>
+  <si>
+    <t>1 711 186</t>
+  </si>
+  <si>
+    <t>1 572 580</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 10.13</t>
+  </si>
+  <si>
+    <t>3 778 491</t>
+  </si>
+  <si>
+    <t>367 286</t>
+  </si>
+  <si>
+    <t>68 091</t>
+  </si>
+  <si>
+    <t>21 122</t>
+  </si>
+  <si>
+    <t>1 694 265</t>
+  </si>
+  <si>
+    <t>1 621 843</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 11.13</t>
+  </si>
+  <si>
+    <t>3 816 587</t>
+  </si>
+  <si>
+    <t>381 938</t>
+  </si>
+  <si>
+    <t>67 692</t>
+  </si>
+  <si>
+    <t>23 655</t>
+  </si>
+  <si>
+    <t>5 892</t>
+  </si>
+  <si>
+    <t>1 699 106</t>
+  </si>
+  <si>
+    <t>1 638 304</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 12.13</t>
+  </si>
+  <si>
+    <t>3 945 518</t>
+  </si>
+  <si>
+    <t>429 703</t>
+  </si>
+  <si>
+    <t>69 678</t>
+  </si>
+  <si>
+    <t>24 536</t>
+  </si>
+  <si>
+    <t>5 833</t>
+  </si>
+  <si>
+    <t>1 753 872</t>
+  </si>
+  <si>
+    <t>1 661 896</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 01.14</t>
+  </si>
+  <si>
+    <t>3 966 310</t>
+  </si>
+  <si>
+    <t>381 074</t>
+  </si>
+  <si>
+    <t>69 397</t>
+  </si>
+  <si>
+    <t>24 872</t>
+  </si>
+  <si>
+    <t>5 886</t>
+  </si>
+  <si>
+    <t>1 762 593</t>
+  </si>
+  <si>
+    <t>1 722 488</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 02.14</t>
+  </si>
+  <si>
+    <t>4 083 429</t>
+  </si>
+  <si>
+    <t>369 355</t>
+  </si>
+  <si>
+    <t>87 725</t>
+  </si>
+  <si>
+    <t>17 090</t>
+  </si>
+  <si>
+    <t>1 575 487</t>
+  </si>
+  <si>
+    <t>2 032 780</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 03.14</t>
+  </si>
+  <si>
+    <t>4 131 655</t>
+  </si>
+  <si>
+    <t>357 083</t>
+  </si>
+  <si>
+    <t>85 110</t>
+  </si>
+  <si>
+    <t>26 078</t>
+  </si>
+  <si>
+    <t>6 975</t>
+  </si>
+  <si>
+    <t>1 500 457</t>
+  </si>
+  <si>
+    <t>2 155 952</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 04.14</t>
+  </si>
+  <si>
+    <t>4 231 229</t>
+  </si>
+  <si>
+    <t>380 173</t>
+  </si>
+  <si>
+    <t>112 679</t>
+  </si>
+  <si>
+    <t>26 250</t>
+  </si>
+  <si>
+    <t>7 306</t>
+  </si>
+  <si>
+    <t>1 547 511</t>
+  </si>
+  <si>
+    <t>2 157 309</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 05.14</t>
+  </si>
+  <si>
+    <t>4 277 372</t>
+  </si>
+  <si>
+    <t>386 485</t>
+  </si>
+  <si>
+    <t>88 257</t>
+  </si>
+  <si>
+    <t>26 831</t>
+  </si>
+  <si>
+    <t>7 128</t>
+  </si>
+  <si>
+    <t>1 606 560</t>
+  </si>
+  <si>
+    <t>2 162 111</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 06.14</t>
+  </si>
+  <si>
+    <t>4 364 789</t>
+  </si>
+  <si>
+    <t>412 514</t>
+  </si>
+  <si>
+    <t>94 351</t>
+  </si>
+  <si>
+    <t>25 673</t>
+  </si>
+  <si>
+    <t>7 721</t>
+  </si>
+  <si>
+    <t>1 588 630</t>
+  </si>
+  <si>
+    <t>2 235 900</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 07.14</t>
+  </si>
+  <si>
+    <t>4 447 891</t>
+  </si>
+  <si>
+    <t>415 638</t>
+  </si>
+  <si>
+    <t>95 404</t>
+  </si>
+  <si>
+    <t>24 514</t>
+  </si>
+  <si>
+    <t>7 724</t>
+  </si>
+  <si>
+    <t>1 629 895</t>
+  </si>
+  <si>
+    <t>2 274 716</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 08.14</t>
+  </si>
+  <si>
+    <t>4 422 188</t>
+  </si>
+  <si>
+    <t>404 147</t>
+  </si>
+  <si>
+    <t>92 339</t>
+  </si>
+  <si>
+    <t>23 774</t>
+  </si>
+  <si>
+    <t>7 647</t>
+  </si>
+  <si>
+    <t>1 522 658</t>
+  </si>
+  <si>
+    <t>2 371 622</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 09.14</t>
+  </si>
+  <si>
+    <t>4 382 918</t>
+  </si>
+  <si>
+    <t>385 571</t>
+  </si>
+  <si>
+    <t>88 741</t>
+  </si>
+  <si>
+    <t>22 843</t>
+  </si>
+  <si>
+    <t>9 328</t>
+  </si>
+  <si>
+    <t>1 552 366</t>
+  </si>
+  <si>
+    <t>2 324 069</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 10.14</t>
+  </si>
+  <si>
+    <t>4 377 824</t>
+  </si>
+  <si>
+    <t>371 286</t>
+  </si>
+  <si>
+    <t>94 220</t>
+  </si>
+  <si>
+    <t>21 621</t>
+  </si>
+  <si>
+    <t>10 353</t>
+  </si>
+  <si>
+    <t>1 381 699</t>
+  </si>
+  <si>
+    <t>2 498 644</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 11.14</t>
+  </si>
+  <si>
+    <t>4 383 477</t>
+  </si>
+  <si>
+    <t>377 104</t>
+  </si>
+  <si>
+    <t>91 225</t>
+  </si>
+  <si>
+    <t>20 954</t>
+  </si>
+  <si>
+    <t>10 823</t>
+  </si>
+  <si>
+    <t>1 330 057</t>
+  </si>
+  <si>
+    <t>2 553 315</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 12.14</t>
+  </si>
+  <si>
+    <t>4 438 060</t>
+  </si>
+  <si>
+    <t>375 324</t>
+  </si>
+  <si>
+    <t>103 949</t>
+  </si>
+  <si>
+    <t>20 315</t>
+  </si>
+  <si>
+    <t>12 405</t>
+  </si>
+  <si>
+    <t>1 047 229</t>
+  </si>
+  <si>
+    <t>2 878 839</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 01.15</t>
+  </si>
+  <si>
+    <t>4 336 240</t>
+  </si>
+  <si>
+    <t>328 854</t>
+  </si>
+  <si>
+    <t>98 592</t>
+  </si>
+  <si>
+    <t>18 186</t>
+  </si>
+  <si>
+    <t>12 636</t>
+  </si>
+  <si>
+    <t>1 035 189</t>
+  </si>
+  <si>
+    <t>2 842 783</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 02.15</t>
+  </si>
+  <si>
+    <t>4 326 425</t>
+  </si>
+  <si>
+    <t>328 271</t>
+  </si>
+  <si>
+    <t>96 671</t>
+  </si>
+  <si>
+    <t>16 875</t>
+  </si>
+  <si>
+    <t>12 437</t>
+  </si>
+  <si>
+    <t>1 045 124</t>
+  </si>
+  <si>
+    <t>2 827 046</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 03.15</t>
+  </si>
+  <si>
+    <t>4 297 873</t>
+  </si>
+  <si>
+    <t>320 903</t>
+  </si>
+  <si>
+    <t>131 524</t>
+  </si>
+  <si>
+    <t>16 405</t>
+  </si>
+  <si>
+    <t>16 267</t>
+  </si>
+  <si>
+    <t>1 058 073</t>
+  </si>
+  <si>
+    <t>2 754 700</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 04.15</t>
+  </si>
+  <si>
+    <t>4 297 131</t>
+  </si>
+  <si>
+    <t>320 568</t>
+  </si>
+  <si>
+    <t>120 621</t>
+  </si>
+  <si>
+    <t>12 696</t>
+  </si>
+  <si>
+    <t>19 039</t>
+  </si>
+  <si>
+    <t>991 678</t>
+  </si>
+  <si>
+    <t>2 832 529</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 05.15</t>
+  </si>
+  <si>
+    <t>4 308 417</t>
+  </si>
+  <si>
+    <t>341 885</t>
+  </si>
+  <si>
+    <t>117 739</t>
+  </si>
+  <si>
+    <t>12 092</t>
+  </si>
+  <si>
+    <t>16 926</t>
+  </si>
+  <si>
+    <t>1 015 381</t>
+  </si>
+  <si>
+    <t>2 804 394</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 06.15</t>
+  </si>
+  <si>
+    <t>4 363 035</t>
+  </si>
+  <si>
+    <t>369 447</t>
+  </si>
+  <si>
+    <t>119 307</t>
+  </si>
+  <si>
+    <t>11 257</t>
+  </si>
+  <si>
+    <t>18 451</t>
+  </si>
+  <si>
+    <t>1 058 068</t>
+  </si>
+  <si>
+    <t>2 786 505</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 07.15</t>
+  </si>
+  <si>
+    <t>4 423 209</t>
+  </si>
+  <si>
+    <t>360 838</t>
+  </si>
+  <si>
+    <t>114 289</t>
+  </si>
+  <si>
+    <t>10 895</t>
+  </si>
+  <si>
+    <t>18 494</t>
+  </si>
+  <si>
+    <t>1 039 014</t>
+  </si>
+  <si>
+    <t>2 879 680</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 08.15</t>
+  </si>
+  <si>
+    <t>5 226 662</t>
+  </si>
+  <si>
+    <t>351 345</t>
+  </si>
+  <si>
+    <t>148 062</t>
+  </si>
+  <si>
+    <t>9 735</t>
+  </si>
+  <si>
+    <t>23 556</t>
+  </si>
+  <si>
+    <t>1 019 359</t>
+  </si>
+  <si>
+    <t>3 674 605</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 09.15</t>
+  </si>
+  <si>
+    <t>5 730 294</t>
+  </si>
+  <si>
+    <t>334 860</t>
+  </si>
+  <si>
+    <t>155 943</t>
+  </si>
+  <si>
+    <t>8 885</t>
+  </si>
+  <si>
+    <t>27 379</t>
+  </si>
+  <si>
+    <t>1 006 745</t>
+  </si>
+  <si>
+    <t>4 196 483</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 10.15</t>
+  </si>
+  <si>
+    <t>5 895 954</t>
+  </si>
+  <si>
+    <t>341 985</t>
+  </si>
+  <si>
+    <t>161 081</t>
+  </si>
+  <si>
+    <t>8 483</t>
+  </si>
+  <si>
+    <t>28 154</t>
+  </si>
+  <si>
+    <t>1 006 645</t>
+  </si>
+  <si>
+    <t>4 349 607</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 11.15</t>
+  </si>
+  <si>
+    <t>6 317 429</t>
+  </si>
+  <si>
+    <t>345 185</t>
+  </si>
+  <si>
+    <t>174 492</t>
+  </si>
+  <si>
+    <t>9 097</t>
+  </si>
+  <si>
+    <t>23 325</t>
+  </si>
+  <si>
+    <t>1 030 367</t>
+  </si>
+  <si>
+    <t>4 734 963</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 12.15</t>
+  </si>
+  <si>
+    <t>6 879 485</t>
+  </si>
+  <si>
+    <t>406 690</t>
+  </si>
+  <si>
+    <t>183 232</t>
+  </si>
+  <si>
+    <t>7 480</t>
+  </si>
+  <si>
+    <t>24 961</t>
+  </si>
+  <si>
+    <t>1 019 061</t>
+  </si>
+  <si>
+    <t>5 238 061</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 01.16</t>
+  </si>
+  <si>
+    <t>7 187 752</t>
+  </si>
+  <si>
+    <t>354 397</t>
+  </si>
+  <si>
+    <t>208 171</t>
+  </si>
+  <si>
+    <t>6 849</t>
+  </si>
+  <si>
+    <t>23 601</t>
+  </si>
+  <si>
+    <t>1 050 455</t>
+  </si>
+  <si>
+    <t>5 544 277</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 02.16</t>
+  </si>
+  <si>
+    <t>6 994 407</t>
+  </si>
+  <si>
+    <t>354 178</t>
+  </si>
+  <si>
+    <t>188 120</t>
+  </si>
+  <si>
+    <t>6 540</t>
+  </si>
+  <si>
+    <t>17 749</t>
+  </si>
+  <si>
+    <t>1 165 767</t>
+  </si>
+  <si>
+    <t>5 262 053</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 03.16</t>
+  </si>
+  <si>
+    <t>6 935 583</t>
+  </si>
+  <si>
+    <t>369 054</t>
+  </si>
+  <si>
+    <t>201 899</t>
+  </si>
+  <si>
+    <t>6 541</t>
+  </si>
+  <si>
+    <t>17 446</t>
+  </si>
+  <si>
+    <t>1 347 075</t>
+  </si>
+  <si>
+    <t>4 993 569</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 04.16</t>
+  </si>
+  <si>
+    <t>6 753 308</t>
+  </si>
+  <si>
+    <t>408 676</t>
+  </si>
+  <si>
+    <t>183 145</t>
+  </si>
+  <si>
+    <t>6 473</t>
+  </si>
+  <si>
+    <t>18 914</t>
+  </si>
+  <si>
+    <t>1 479 702</t>
+  </si>
+  <si>
+    <t>4 656 398</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 05.16</t>
+  </si>
+  <si>
+    <t>6 969 134</t>
+  </si>
+  <si>
+    <t>416 766</t>
+  </si>
+  <si>
+    <t>184 756</t>
+  </si>
+  <si>
+    <t>6 992</t>
+  </si>
+  <si>
+    <t>18 603</t>
+  </si>
+  <si>
+    <t>1 624 144</t>
+  </si>
+  <si>
+    <t>4 717 874</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 06.16</t>
+  </si>
+  <si>
+    <t>7 095 613</t>
+  </si>
+  <si>
+    <t>465 527</t>
+  </si>
+  <si>
+    <t>177 908</t>
+  </si>
+  <si>
+    <t>7 191</t>
+  </si>
+  <si>
+    <t>20 818</t>
+  </si>
+  <si>
+    <t>1 811 895</t>
+  </si>
+  <si>
+    <t>4 612 274</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 07.16</t>
+  </si>
+  <si>
+    <t>7 401 530</t>
+  </si>
+  <si>
+    <t>467 281</t>
+  </si>
+  <si>
+    <t>210 168</t>
+  </si>
+  <si>
+    <t>7 687</t>
+  </si>
+  <si>
+    <t>20 476</t>
+  </si>
+  <si>
+    <t>1 890 360</t>
+  </si>
+  <si>
+    <t>4 805 559</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 08.16</t>
+  </si>
+  <si>
+    <t>7 224 443</t>
+  </si>
+  <si>
+    <t>432 715</t>
+  </si>
+  <si>
+    <t>177 714</t>
+  </si>
+  <si>
+    <t>8 078</t>
+  </si>
+  <si>
+    <t>19 136</t>
+  </si>
+  <si>
+    <t>1 874 299</t>
+  </si>
+  <si>
+    <t>4 712 501</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 09.16</t>
+  </si>
+  <si>
+    <t>7 270 565</t>
+  </si>
+  <si>
+    <t>451 211</t>
+  </si>
+  <si>
+    <t>181 448</t>
+  </si>
+  <si>
+    <t>8 520</t>
+  </si>
+  <si>
+    <t>19 452</t>
+  </si>
+  <si>
+    <t>1 946 155</t>
+  </si>
+  <si>
+    <t>4 663 780</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 10.16</t>
+  </si>
+  <si>
+    <t>7 390 717</t>
+  </si>
+  <si>
+    <t>449 124</t>
+  </si>
+  <si>
+    <t>204 779</t>
+  </si>
+  <si>
+    <t>8 345</t>
+  </si>
+  <si>
+    <t>18 955</t>
+  </si>
+  <si>
+    <t>2 117 572</t>
+  </si>
+  <si>
+    <t>4 591 940</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 11.16</t>
+  </si>
+  <si>
+    <t>7 679 574</t>
+  </si>
+  <si>
+    <t>474 605</t>
+  </si>
+  <si>
+    <t>229 505</t>
+  </si>
+  <si>
+    <t>7 915</t>
+  </si>
+  <si>
+    <t>13 224</t>
+  </si>
+  <si>
+    <t>2 227 480</t>
+  </si>
+  <si>
+    <t>4 726 845</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 12.16</t>
+  </si>
+  <si>
+    <t>7 902 135</t>
+  </si>
+  <si>
+    <t>560 989</t>
+  </si>
+  <si>
+    <t>230 558</t>
+  </si>
+  <si>
+    <t>7 813</t>
+  </si>
+  <si>
+    <t>16 443</t>
+  </si>
+  <si>
+    <t>2 414 861</t>
+  </si>
+  <si>
+    <t>4 671 471</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 01.17</t>
+  </si>
+  <si>
+    <t>7 694 059</t>
+  </si>
+  <si>
+    <t>472 202</t>
+  </si>
+  <si>
+    <t>177 534</t>
+  </si>
+  <si>
+    <t>7 494</t>
+  </si>
+  <si>
+    <t>19 354</t>
+  </si>
+  <si>
+    <t>2 564 065</t>
+  </si>
+  <si>
+    <t>4 453 408</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 02.17</t>
+  </si>
+  <si>
+    <t>7 590 092</t>
+  </si>
+  <si>
+    <t>478 295</t>
+  </si>
+  <si>
+    <t>177 783</t>
+  </si>
+  <si>
+    <t>7 345</t>
+  </si>
+  <si>
+    <t>17 713</t>
+  </si>
+  <si>
+    <t>2 624 373</t>
+  </si>
+  <si>
+    <t>4 284 583</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 03.17</t>
+  </si>
+  <si>
+    <t>7 572 141</t>
+  </si>
+  <si>
+    <t>483 666</t>
+  </si>
+  <si>
+    <t>171 508</t>
+  </si>
+  <si>
+    <t>7 346</t>
+  </si>
+  <si>
+    <t>16 203</t>
+  </si>
+  <si>
+    <t>2 665 678</t>
+  </si>
+  <si>
+    <t>4 227 740</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 04.17</t>
+  </si>
+  <si>
+    <t>7 646 790</t>
+  </si>
+  <si>
+    <t>521 845</t>
+  </si>
+  <si>
+    <t>166 740</t>
+  </si>
+  <si>
+    <t>6 684</t>
+  </si>
+  <si>
+    <t>16 331</t>
+  </si>
+  <si>
+    <t>2 818 751</t>
+  </si>
+  <si>
+    <t>4 116 439</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 05.17</t>
+  </si>
+  <si>
+    <t>7 656 137</t>
+  </si>
+  <si>
+    <t>519 874</t>
+  </si>
+  <si>
+    <t>171 660</t>
+  </si>
+  <si>
+    <t>6 695</t>
+  </si>
+  <si>
+    <t>13 823</t>
+  </si>
+  <si>
+    <t>2 881 914</t>
+  </si>
+  <si>
+    <t>4 062 171</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 06.17</t>
+  </si>
+  <si>
+    <t>7 879 764</t>
+  </si>
+  <si>
+    <t>568 455</t>
+  </si>
+  <si>
+    <t>178 996</t>
+  </si>
+  <si>
+    <t>6 623</t>
+  </si>
+  <si>
+    <t>14 208</t>
+  </si>
+  <si>
+    <t>2 971 963</t>
+  </si>
+  <si>
+    <t>4 139 518</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 07.17</t>
+  </si>
+  <si>
+    <t>8 023 816</t>
+  </si>
+  <si>
+    <t>563 432</t>
+  </si>
+  <si>
+    <t>195 600</t>
+  </si>
+  <si>
+    <t>6 524</t>
+  </si>
+  <si>
+    <t>14 180</t>
+  </si>
+  <si>
+    <t>3 028 819</t>
+  </si>
+  <si>
+    <t>4 215 261</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 08.17</t>
+  </si>
+  <si>
+    <t>8 128 826</t>
+  </si>
+  <si>
+    <t>540 661</t>
+  </si>
+  <si>
+    <t>206 862</t>
+  </si>
+  <si>
+    <t>6 522</t>
+  </si>
+  <si>
+    <t>14 551</t>
+  </si>
+  <si>
+    <t>2 942 780</t>
+  </si>
+  <si>
+    <t>4 417 450</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 09.17</t>
+  </si>
+  <si>
+    <t>8 213 030</t>
+  </si>
+  <si>
+    <t>544 158</t>
+  </si>
+  <si>
+    <t>227 128</t>
+  </si>
+  <si>
+    <t>6 479</t>
+  </si>
+  <si>
+    <t>15 431</t>
+  </si>
+  <si>
+    <t>2 966 077</t>
+  </si>
+  <si>
+    <t>4 453 757</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 10.17</t>
+  </si>
+  <si>
+    <t>8 091 671</t>
+  </si>
+  <si>
+    <t>530 650</t>
+  </si>
+  <si>
+    <t>224 533</t>
+  </si>
+  <si>
+    <t>6 495</t>
+  </si>
+  <si>
+    <t>14 416</t>
+  </si>
+  <si>
+    <t>2 974 000</t>
+  </si>
+  <si>
+    <t>4 341 576</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 11.17</t>
+  </si>
+  <si>
+    <t>8 034 032</t>
+  </si>
+  <si>
+    <t>560 670</t>
+  </si>
+  <si>
+    <t>242 421</t>
+  </si>
+  <si>
+    <t>6 437</t>
+  </si>
+  <si>
+    <t>18 568</t>
+  </si>
+  <si>
+    <t>3 070 588</t>
+  </si>
+  <si>
+    <t>4 135 347</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 12.17</t>
+  </si>
+  <si>
+    <t>8 221 572</t>
+  </si>
+  <si>
+    <t>651 985</t>
+  </si>
+  <si>
+    <t>211 346</t>
+  </si>
+  <si>
+    <t>6 527</t>
+  </si>
+  <si>
+    <t>18 559</t>
+  </si>
+  <si>
+    <t>3 251 480</t>
+  </si>
+  <si>
+    <t>4 081 675</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 01.18</t>
+  </si>
+  <si>
+    <t>8 147 077</t>
+  </si>
+  <si>
+    <t>566 231</t>
+  </si>
+  <si>
+    <t>228 777</t>
+  </si>
+  <si>
+    <t>6 375</t>
+  </si>
+  <si>
+    <t>20 919</t>
+  </si>
+  <si>
+    <t>3 385 762</t>
+  </si>
+  <si>
+    <t>3 939 012</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 02.18</t>
+  </si>
+  <si>
+    <t>8 118 237</t>
+  </si>
+  <si>
+    <t>577 548</t>
+  </si>
+  <si>
+    <t>208 114</t>
+  </si>
+  <si>
+    <t>4 891</t>
+  </si>
+  <si>
+    <t>19 935</t>
+  </si>
+  <si>
+    <t>3 454 473</t>
+  </si>
+  <si>
+    <t>3 853 275</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 03.18</t>
+  </si>
+  <si>
+    <t>8 082 953</t>
+  </si>
+  <si>
+    <t>589 191</t>
+  </si>
+  <si>
+    <t>212 475</t>
+  </si>
+  <si>
+    <t>4 857</t>
+  </si>
+  <si>
+    <t>19 428</t>
+  </si>
+  <si>
+    <t>3 493 926</t>
+  </si>
+  <si>
+    <t>3 763 077</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 04.18</t>
+  </si>
+  <si>
+    <t>8 233 827</t>
+  </si>
+  <si>
+    <t>635 521</t>
+  </si>
+  <si>
+    <t>228 750</t>
+  </si>
+  <si>
+    <t>4 879</t>
+  </si>
+  <si>
+    <t>19 871</t>
+  </si>
+  <si>
+    <t>3 531 298</t>
+  </si>
+  <si>
+    <t>3 813 508</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 05.18</t>
+  </si>
+  <si>
+    <t>8 223 802</t>
+  </si>
+  <si>
+    <t>642 966</t>
+  </si>
+  <si>
+    <t>217 083</t>
+  </si>
+  <si>
+    <t>4 984</t>
+  </si>
+  <si>
+    <t>17 581</t>
+  </si>
+  <si>
+    <t>3 636 178</t>
+  </si>
+  <si>
+    <t>3 705 010</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 06.18</t>
+  </si>
+  <si>
+    <t>8 473 961</t>
+  </si>
+  <si>
+    <t>715 884</t>
+  </si>
+  <si>
+    <t>221 934</t>
+  </si>
+  <si>
+    <t>5 083</t>
+  </si>
+  <si>
+    <t>16 580</t>
+  </si>
+  <si>
+    <t>3 759 771</t>
+  </si>
+  <si>
+    <t>3 754 709</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 07.18</t>
+  </si>
+  <si>
+    <t>8 492 036</t>
+  </si>
+  <si>
+    <t>691 990</t>
+  </si>
+  <si>
+    <t>227 608</t>
+  </si>
+  <si>
+    <t>4 828</t>
+  </si>
+  <si>
+    <t>12 020</t>
+  </si>
+  <si>
+    <t>3 810 223</t>
+  </si>
+  <si>
+    <t>3 745 368</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 08.18</t>
+  </si>
+  <si>
+    <t>8 612 081</t>
+  </si>
+  <si>
+    <t>678 591</t>
+  </si>
+  <si>
+    <t>244 490</t>
+  </si>
+  <si>
+    <t>4 794</t>
+  </si>
+  <si>
+    <t>12 400</t>
+  </si>
+  <si>
+    <t>3 664 126</t>
+  </si>
+  <si>
+    <t>4 007 681</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 09.18</t>
+  </si>
+  <si>
+    <t>8 450 736</t>
+  </si>
+  <si>
+    <t>651 830</t>
+  </si>
+  <si>
+    <t>264 250</t>
+  </si>
+  <si>
+    <t>4 301</t>
+  </si>
+  <si>
+    <t>12 045</t>
+  </si>
+  <si>
+    <t>3 568 281</t>
+  </si>
+  <si>
+    <t>3 950 029</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 10.18</t>
+  </si>
+  <si>
+    <t>8 415 335</t>
+  </si>
+  <si>
+    <t>670 195</t>
+  </si>
+  <si>
+    <t>257 550</t>
+  </si>
+  <si>
+    <t>4 160</t>
+  </si>
+  <si>
+    <t>10 783</t>
+  </si>
+  <si>
+    <t>3 587 258</t>
+  </si>
+  <si>
+    <t>3 885 389</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 11.18</t>
+  </si>
+  <si>
+    <t>8 450 764</t>
+  </si>
+  <si>
+    <t>700 509</t>
+  </si>
+  <si>
+    <t>272 208</t>
+  </si>
+  <si>
+    <t>3 998</t>
+  </si>
+  <si>
+    <t>9 664</t>
+  </si>
+  <si>
+    <t>3 616 882</t>
+  </si>
+  <si>
+    <t>3 847 503</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 12.18</t>
+  </si>
+  <si>
+    <t>8 765 893</t>
+  </si>
+  <si>
+    <t>799 448</t>
+  </si>
+  <si>
+    <t>290 402</t>
+  </si>
+  <si>
+    <t>4 426</t>
+  </si>
+  <si>
+    <t>8 640</t>
+  </si>
+  <si>
+    <t>3 778 005</t>
+  </si>
+  <si>
+    <t>3 884 972</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 01.19</t>
+  </si>
+  <si>
+    <t>8 627 756</t>
+  </si>
+  <si>
+    <t>697 238</t>
+  </si>
+  <si>
+    <t>300 253</t>
+  </si>
+  <si>
+    <t>4 456</t>
+  </si>
+  <si>
+    <t>8 260</t>
+  </si>
+  <si>
+    <t>3 937 885</t>
+  </si>
+  <si>
+    <t>3 679 664</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 02.19</t>
+  </si>
+  <si>
+    <t>8 535 911</t>
+  </si>
+  <si>
+    <t>714 617</t>
+  </si>
+  <si>
+    <t>278 519</t>
+  </si>
+  <si>
+    <t>4 482</t>
+  </si>
+  <si>
+    <t>7 273</t>
+  </si>
+  <si>
+    <t>3 962 790</t>
+  </si>
+  <si>
+    <t>3 568 231</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 03.19</t>
+  </si>
+  <si>
+    <t>8 544 833</t>
+  </si>
+  <si>
+    <t>716 022</t>
+  </si>
+  <si>
+    <t>263 919</t>
+  </si>
+  <si>
+    <t>4 466</t>
+  </si>
+  <si>
+    <t>7 104</t>
+  </si>
+  <si>
+    <t>4 022 605</t>
+  </si>
+  <si>
+    <t>3 530 717</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 04.19</t>
+  </si>
+  <si>
+    <t>8 577 055</t>
+  </si>
+  <si>
+    <t>753 083</t>
+  </si>
+  <si>
+    <t>287 542</t>
+  </si>
+  <si>
+    <t>3 215</t>
+  </si>
+  <si>
+    <t>6 169</t>
+  </si>
+  <si>
+    <t>4 141 796</t>
+  </si>
+  <si>
+    <t>3 385 251</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 05.19</t>
+  </si>
+  <si>
+    <t>8 624 066</t>
+  </si>
+  <si>
+    <t>790 729</t>
+  </si>
+  <si>
+    <t>294 214</t>
+  </si>
+  <si>
+    <t>3 293</t>
+  </si>
+  <si>
+    <t>5 967</t>
+  </si>
+  <si>
+    <t>4 117 672</t>
+  </si>
+  <si>
+    <t>3 412 191</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 06.19</t>
+  </si>
+  <si>
+    <t>8 683 552</t>
+  </si>
+  <si>
+    <t>827 018</t>
+  </si>
+  <si>
+    <t>287 547</t>
+  </si>
+  <si>
+    <t>3 287</t>
+  </si>
+  <si>
+    <t>5 834</t>
+  </si>
+  <si>
+    <t>3 870 045</t>
+  </si>
+  <si>
+    <t>3 689 821</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 07.19</t>
+  </si>
+  <si>
+    <t>8 711 469</t>
+  </si>
+  <si>
+    <t>825 190</t>
+  </si>
+  <si>
+    <t>274 116</t>
+  </si>
+  <si>
+    <t>3 501</t>
+  </si>
+  <si>
+    <t>5 429</t>
+  </si>
+  <si>
+    <t>3 960 627</t>
+  </si>
+  <si>
+    <t>3 642 606</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 08.19</t>
+  </si>
+  <si>
+    <t>8 735 266</t>
+  </si>
+  <si>
+    <t>815 992</t>
+  </si>
+  <si>
+    <t>274 680</t>
+  </si>
+  <si>
+    <t>7 413</t>
+  </si>
+  <si>
+    <t>2 963</t>
+  </si>
+  <si>
+    <t>3 947 808</t>
+  </si>
+  <si>
+    <t>3 686 410</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 09.19</t>
+  </si>
+  <si>
+    <t>8 804 861</t>
+  </si>
+  <si>
+    <t>844 413</t>
+  </si>
+  <si>
+    <t>262 502</t>
+  </si>
+  <si>
+    <t>2 150</t>
+  </si>
+  <si>
+    <t>1 254</t>
+  </si>
+  <si>
+    <t>4 051 798</t>
+  </si>
+  <si>
+    <t>3 642 744</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 10.19</t>
+  </si>
+  <si>
+    <t>8 899 054</t>
+  </si>
+  <si>
+    <t>832 479</t>
+  </si>
+  <si>
+    <t>263 493</t>
+  </si>
+  <si>
+    <t>2 200</t>
+  </si>
+  <si>
+    <t>1 237</t>
+  </si>
+  <si>
+    <t>4 177 437</t>
+  </si>
+  <si>
+    <t>3 622 210</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 11.19</t>
+  </si>
+  <si>
+    <t>8 997 657</t>
+  </si>
+  <si>
+    <t>857 866</t>
+  </si>
+  <si>
+    <t>329 418</t>
+  </si>
+  <si>
+    <t>4 247 323</t>
+  </si>
+  <si>
+    <t>3 559 562</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 12.19</t>
+  </si>
+  <si>
+    <t>9 301 733</t>
+  </si>
+  <si>
+    <t>1 005 137</t>
+  </si>
+  <si>
+    <t>276 761</t>
+  </si>
+  <si>
+    <t>6 141</t>
+  </si>
+  <si>
+    <t>4 405 138</t>
+  </si>
+  <si>
+    <t>3 607 318</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 01.20</t>
+  </si>
+  <si>
+    <t>9 193 649</t>
+  </si>
+  <si>
+    <t>861 993</t>
+  </si>
+  <si>
+    <t>284 774</t>
+  </si>
+  <si>
+    <t>3 932</t>
+  </si>
+  <si>
+    <t>2 912</t>
+  </si>
+  <si>
+    <t>4 484 400</t>
+  </si>
+  <si>
+    <t>3 555 638</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 02.20</t>
+  </si>
+  <si>
+    <t>9 506 121</t>
+  </si>
+  <si>
+    <t>902 960</t>
+  </si>
+  <si>
+    <t>306 191</t>
+  </si>
+  <si>
+    <t>2 377</t>
+  </si>
+  <si>
+    <t>4 571 034</t>
+  </si>
+  <si>
+    <t>3 722 882</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 03.20</t>
+  </si>
+  <si>
+    <t>9 883 365</t>
+  </si>
+  <si>
+    <t>902 240</t>
+  </si>
+  <si>
+    <t>326 693</t>
+  </si>
+  <si>
+    <t>2 418</t>
+  </si>
+  <si>
+    <t>4 290 368</t>
+  </si>
+  <si>
+    <t>4 360 851</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 04.20</t>
+  </si>
+  <si>
+    <t>9 850 404</t>
+  </si>
+  <si>
+    <t>1 127 464</t>
+  </si>
+  <si>
+    <t>317 934</t>
+  </si>
+  <si>
+    <t>2 551</t>
+  </si>
+  <si>
+    <t>4 368 319</t>
+  </si>
+  <si>
+    <t>4 033 383</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 05.20</t>
+  </si>
+  <si>
+    <t>9 776 862</t>
+  </si>
+  <si>
+    <t>1 143 833</t>
+  </si>
+  <si>
+    <t>304 373</t>
+  </si>
+  <si>
+    <t>2 591</t>
+  </si>
+  <si>
+    <t>4 445 500</t>
+  </si>
+  <si>
+    <t>3 879 832</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 06.20</t>
+  </si>
+  <si>
+    <t>9 833 621</t>
+  </si>
+  <si>
+    <t>1 176 346</t>
+  </si>
+  <si>
+    <t>315 933</t>
+  </si>
+  <si>
+    <t>2 646</t>
+  </si>
+  <si>
+    <t>4 566 864</t>
+  </si>
+  <si>
+    <t>3 771 113</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 07.20</t>
+  </si>
+  <si>
+    <t>10 117 847</t>
+  </si>
+  <si>
+    <t>1 225 945</t>
+  </si>
+  <si>
+    <t>325 437</t>
+  </si>
+  <si>
+    <t>4 880</t>
+  </si>
+  <si>
+    <t>1 764</t>
+  </si>
+  <si>
+    <t>4 130 327</t>
+  </si>
+  <si>
+    <t>3 715 201</t>
+  </si>
+  <si>
+    <t>563 370</t>
+  </si>
+  <si>
+    <t>150 924</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 08.20</t>
+  </si>
+  <si>
+    <t>10 147 958</t>
+  </si>
+  <si>
+    <t>1 197 205</t>
+  </si>
+  <si>
+    <t>331 275</t>
+  </si>
+  <si>
+    <t>4 882</t>
+  </si>
+  <si>
+    <t>1 775</t>
+  </si>
+  <si>
+    <t>4 214 264</t>
+  </si>
+  <si>
+    <t>3 683 619</t>
+  </si>
+  <si>
+    <t>572 044</t>
+  </si>
+  <si>
+    <t>142 893</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 09.20</t>
+  </si>
+  <si>
+    <t>10 334 361</t>
+  </si>
+  <si>
+    <t>1 181 204</t>
+  </si>
+  <si>
+    <t>358 135</t>
+  </si>
+  <si>
+    <t>4 610</t>
+  </si>
+  <si>
+    <t>1 822</t>
+  </si>
+  <si>
+    <t>4 266 337</t>
+  </si>
+  <si>
+    <t>3 799 155</t>
+  </si>
+  <si>
+    <t>584 274</t>
+  </si>
+  <si>
+    <t>138 823</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 10.20</t>
+  </si>
+  <si>
+    <t>10 452 585</t>
+  </si>
+  <si>
+    <t>1 158 982</t>
+  </si>
+  <si>
+    <t>342 024</t>
+  </si>
+  <si>
+    <t>6 119</t>
+  </si>
+  <si>
+    <t>2 461</t>
+  </si>
+  <si>
+    <t>4 366 573</t>
+  </si>
+  <si>
+    <t>3 848 213</t>
+  </si>
+  <si>
+    <t>599 538</t>
+  </si>
+  <si>
+    <t>128 673</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 11.20</t>
+  </si>
+  <si>
+    <t>10 530 103</t>
+  </si>
+  <si>
+    <t>1 179 997</t>
+  </si>
+  <si>
+    <t>352 726</t>
+  </si>
+  <si>
+    <t>6 236</t>
+  </si>
+  <si>
+    <t>2 416</t>
+  </si>
+  <si>
+    <t>4 428 530</t>
+  </si>
+  <si>
+    <t>3 819 866</t>
+  </si>
+  <si>
+    <t>621 545</t>
+  </si>
+  <si>
+    <t>118 786</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 12.20</t>
+  </si>
+  <si>
+    <t>10 921 376</t>
+  </si>
+  <si>
+    <t>1 351 210</t>
+  </si>
+  <si>
+    <t>356 498</t>
+  </si>
+  <si>
+    <t>9 117</t>
+  </si>
+  <si>
+    <t>2 632</t>
+  </si>
+  <si>
+    <t>4 707 197</t>
+  </si>
+  <si>
+    <t>3 760 826</t>
+  </si>
+  <si>
+    <t>626 554</t>
+  </si>
+  <si>
+    <t>107 341</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 01.21</t>
+  </si>
+  <si>
+    <t>10 864 254</t>
+  </si>
+  <si>
+    <t>1 147 823</t>
+  </si>
+  <si>
+    <t>362 524</t>
+  </si>
+  <si>
+    <t>4 800 801</t>
+  </si>
+  <si>
+    <t>3 812 764</t>
+  </si>
+  <si>
+    <t>636 319</t>
+  </si>
+  <si>
+    <t>100 905</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 02.21</t>
+  </si>
+  <si>
+    <t>11 313 867</t>
+  </si>
+  <si>
+    <t>1 548 809</t>
+  </si>
+  <si>
+    <t>350 619</t>
+  </si>
+  <si>
+    <t>3 173</t>
+  </si>
+  <si>
+    <t>4 937 827</t>
+  </si>
+  <si>
+    <t>3 745 500</t>
+  </si>
+  <si>
+    <t>632 729</t>
+  </si>
+  <si>
+    <t>95 185</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 03.21</t>
+  </si>
+  <si>
+    <t>11 609 549</t>
+  </si>
+  <si>
+    <t>1 550 856</t>
+  </si>
+  <si>
+    <t>362 857</t>
+  </si>
+  <si>
+    <t>3 363</t>
+  </si>
+  <si>
+    <t>5 162 918</t>
+  </si>
+  <si>
+    <t>3 771 524</t>
+  </si>
+  <si>
+    <t>677 234</t>
+  </si>
+  <si>
+    <t>80 770</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 04.21</t>
+  </si>
+  <si>
+    <t>11 838 924</t>
+  </si>
+  <si>
+    <t>1 561 996</t>
+  </si>
+  <si>
+    <t>379 551</t>
+  </si>
+  <si>
+    <t>3 403</t>
+  </si>
+  <si>
+    <t>5 284 871</t>
+  </si>
+  <si>
+    <t>3 790 293</t>
+  </si>
+  <si>
+    <t>737 513</t>
+  </si>
+  <si>
+    <t>81 271</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 05.21</t>
+  </si>
+  <si>
+    <t>11 951 251</t>
+  </si>
+  <si>
+    <t>1 573 556</t>
+  </si>
+  <si>
+    <t>389 523</t>
+  </si>
+  <si>
+    <t>3 491</t>
+  </si>
+  <si>
+    <t>5 381 612</t>
+  </si>
+  <si>
+    <t>3 747 329</t>
+  </si>
+  <si>
+    <t>774 996</t>
+  </si>
+  <si>
+    <t>80 718</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 06.21</t>
+  </si>
+  <si>
+    <t>12 371 613</t>
+  </si>
+  <si>
+    <t>1 666 154</t>
+  </si>
+  <si>
+    <t>444 844</t>
+  </si>
+  <si>
+    <t>3 601</t>
+  </si>
+  <si>
+    <t>5 490 125</t>
+  </si>
+  <si>
+    <t>3 842 300</t>
+  </si>
+  <si>
+    <t>846 912</t>
+  </si>
+  <si>
+    <t>77 652</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 07.21</t>
+  </si>
+  <si>
+    <t>12 404 860</t>
+  </si>
+  <si>
+    <t>1 643 343</t>
+  </si>
+  <si>
+    <t>435 661</t>
+  </si>
+  <si>
+    <t>3 631</t>
+  </si>
+  <si>
+    <t>5 528 595</t>
+  </si>
+  <si>
+    <t>3 838 497</t>
+  </si>
+  <si>
+    <t>881 376</t>
+  </si>
+  <si>
+    <t>73 733</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 08.21</t>
+  </si>
+  <si>
+    <t>12 436 740</t>
+  </si>
+  <si>
+    <t>1 584 525</t>
+  </si>
+  <si>
+    <t>428 273</t>
+  </si>
+  <si>
+    <t>3 611</t>
+  </si>
+  <si>
+    <t>5 565 696</t>
+  </si>
+  <si>
+    <t>3 864 644</t>
+  </si>
+  <si>
+    <t>919 701</t>
+  </si>
+  <si>
+    <t>70 266</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 09.21</t>
+  </si>
+  <si>
+    <t>12 518 718</t>
+  </si>
+  <si>
+    <t>1 607 540</t>
+  </si>
+  <si>
+    <t>429 124</t>
+  </si>
+  <si>
+    <t>3 620</t>
+  </si>
+  <si>
+    <t>5 617 199</t>
+  </si>
+  <si>
+    <t>3 853 473</t>
+  </si>
+  <si>
+    <t>939 488</t>
+  </si>
+  <si>
+    <t>68 251</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 10.21</t>
+  </si>
+  <si>
+    <t>12 602 829</t>
+  </si>
+  <si>
+    <t>1 579 572</t>
+  </si>
+  <si>
+    <t>420 856</t>
+  </si>
+  <si>
+    <t>3 657</t>
+  </si>
+  <si>
+    <t>5 731 999</t>
+  </si>
+  <si>
+    <t>3 844 627</t>
+  </si>
+  <si>
+    <t>955 670</t>
+  </si>
+  <si>
+    <t>66 426</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 11.21</t>
+  </si>
+  <si>
+    <t>12 857 308</t>
+  </si>
+  <si>
+    <t>1 531 902</t>
+  </si>
+  <si>
+    <t>636 201</t>
+  </si>
+  <si>
+    <t>3 711</t>
+  </si>
+  <si>
+    <t>5 655 750</t>
+  </si>
+  <si>
+    <t>3 973 498</t>
+  </si>
+  <si>
+    <t>990 430</t>
+  </si>
+  <si>
+    <t>65 794</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 12.21</t>
+  </si>
+  <si>
+    <t>13 404 792</t>
+  </si>
+  <si>
+    <t>1 909 808</t>
+  </si>
+  <si>
+    <t>490 806</t>
+  </si>
+  <si>
+    <t>4 462</t>
+  </si>
+  <si>
+    <t>5 842 524</t>
+  </si>
+  <si>
+    <t>4 091 615</t>
+  </si>
+  <si>
+    <t>1 003 034</t>
+  </si>
+  <si>
+    <t>62 521</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 01.22</t>
+  </si>
+  <si>
+    <t>13 060 749</t>
+  </si>
+  <si>
+    <t>1 562 730</t>
+  </si>
+  <si>
+    <t>542 226</t>
+  </si>
+  <si>
+    <t>4 189</t>
+  </si>
+  <si>
+    <t>5 763 372</t>
+  </si>
+  <si>
+    <t>4 098 294</t>
+  </si>
+  <si>
+    <t>1 029 750</t>
+  </si>
+  <si>
+    <t>60 163</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 02.22</t>
+  </si>
+  <si>
+    <t>13 743 217</t>
+  </si>
+  <si>
+    <t>1 593 600</t>
+  </si>
+  <si>
+    <t>686 093</t>
+  </si>
+  <si>
+    <t>4 082</t>
+  </si>
+  <si>
+    <t>5 763 975</t>
+  </si>
+  <si>
+    <t>4 569 032</t>
+  </si>
+  <si>
+    <t>1 060 080</t>
+  </si>
+  <si>
+    <t>66 326</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 03.22</t>
+  </si>
+  <si>
+    <t>13 092 626</t>
+  </si>
+  <si>
+    <t>1 660 630</t>
+  </si>
+  <si>
+    <t>620 365</t>
+  </si>
+  <si>
+    <t>4 032</t>
+  </si>
+  <si>
+    <t>5 681 771</t>
+  </si>
+  <si>
+    <t>4 035 927</t>
+  </si>
+  <si>
+    <t>1 031 881</t>
+  </si>
+  <si>
+    <t>57 994</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 04.22</t>
+  </si>
+  <si>
+    <t>12 814 798</t>
+  </si>
+  <si>
+    <t>1 520 489</t>
+  </si>
+  <si>
+    <t>576 879</t>
+  </si>
+  <si>
+    <t>4 103</t>
+  </si>
+  <si>
+    <t>5 851 667</t>
+  </si>
+  <si>
+    <t>3 834 338</t>
+  </si>
+  <si>
+    <t>973 948</t>
+  </si>
+  <si>
+    <t>53 351</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 05.22</t>
+  </si>
+  <si>
+    <t>12 696 659</t>
+  </si>
+  <si>
+    <t>1 467 472</t>
+  </si>
+  <si>
+    <t>610 303</t>
+  </si>
+  <si>
+    <t>4 052</t>
+  </si>
+  <si>
+    <t>5 977 934</t>
+  </si>
+  <si>
+    <t>3 631 478</t>
+  </si>
+  <si>
+    <t>956 389</t>
+  </si>
+  <si>
+    <t>49 010</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 06.22</t>
+  </si>
+  <si>
+    <t>13 694 026</t>
+  </si>
+  <si>
+    <t>1 653 992</t>
+  </si>
+  <si>
+    <t>687 341</t>
+  </si>
+  <si>
+    <t>4 015</t>
+  </si>
+  <si>
+    <t>6 298 396</t>
+  </si>
+  <si>
+    <t>4 055 208</t>
+  </si>
+  <si>
+    <t>941 971</t>
+  </si>
+  <si>
+    <t>53 078</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 07.22</t>
+  </si>
+  <si>
+    <t>14 062 241</t>
+  </si>
+  <si>
+    <t>1 608 998</t>
+  </si>
+  <si>
+    <t>784 358</t>
+  </si>
+  <si>
+    <t>4 064</t>
+  </si>
+  <si>
+    <t>6 571 584</t>
+  </si>
+  <si>
+    <t>4 113 921</t>
+  </si>
+  <si>
+    <t>929 485</t>
+  </si>
+  <si>
+    <t>49 805</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 08.22</t>
+  </si>
+  <si>
+    <t>14 207 322</t>
+  </si>
+  <si>
+    <t>1 555 547</t>
+  </si>
+  <si>
+    <t>812 718</t>
+  </si>
+  <si>
+    <t>3 724</t>
+  </si>
+  <si>
+    <t>6 704 237</t>
+  </si>
+  <si>
+    <t>4 147 619</t>
+  </si>
+  <si>
+    <t>938 552</t>
+  </si>
+  <si>
+    <t>44 901</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 09.22</t>
+  </si>
+  <si>
+    <t>14 661 383</t>
+  </si>
+  <si>
+    <t>1 629 657</t>
+  </si>
+  <si>
+    <t>845 388</t>
+  </si>
+  <si>
+    <t>6 996 522</t>
+  </si>
+  <si>
+    <t>4 185 165</t>
+  </si>
+  <si>
+    <t>956 838</t>
+  </si>
+  <si>
+    <t>44 077</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 10.22</t>
+  </si>
+  <si>
+    <t>15 107 601</t>
+  </si>
+  <si>
+    <t>1 623 833</t>
+  </si>
+  <si>
+    <t>884 266</t>
+  </si>
+  <si>
+    <t>3 343</t>
+  </si>
+  <si>
+    <t>7 254 402</t>
+  </si>
+  <si>
+    <t>4 325 785</t>
+  </si>
+  <si>
+    <t>975 157</t>
+  </si>
+  <si>
+    <t>40 790</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 11.22</t>
+  </si>
+  <si>
+    <t>15 672 305</t>
+  </si>
+  <si>
+    <t>1 652 428</t>
+  </si>
+  <si>
+    <t>893 872</t>
+  </si>
+  <si>
+    <t>3 347</t>
+  </si>
+  <si>
+    <t>7 470 760</t>
+  </si>
+  <si>
+    <t>4 589 966</t>
+  </si>
+  <si>
+    <t>1 022 849</t>
+  </si>
+  <si>
+    <t>39 057</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 12.22</t>
+  </si>
+  <si>
+    <t>16 902 790</t>
+  </si>
+  <si>
+    <t>1 903 274</t>
+  </si>
+  <si>
+    <t>1 005 467</t>
+  </si>
+  <si>
+    <t>3 475</t>
+  </si>
+  <si>
+    <t>8 197 405</t>
+  </si>
+  <si>
+    <t>4 696 703</t>
+  </si>
+  <si>
+    <t>1 059 394</t>
+  </si>
+  <si>
+    <t>37 053</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 01.23</t>
+  </si>
+  <si>
+    <t>16 766 413</t>
+  </si>
+  <si>
+    <t>1 579 249</t>
+  </si>
+  <si>
+    <t>951 134</t>
+  </si>
+  <si>
+    <t>8 366 691</t>
+  </si>
+  <si>
+    <t>4 735 656</t>
+  </si>
+  <si>
+    <t>1 093 877</t>
+  </si>
+  <si>
+    <t>36 393</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 02.23</t>
+  </si>
+  <si>
+    <t>16 692 403</t>
+  </si>
+  <si>
+    <t>1 621 164</t>
+  </si>
+  <si>
+    <t>935 834</t>
+  </si>
+  <si>
+    <t>3 492</t>
+  </si>
+  <si>
+    <t>8 491 624</t>
+  </si>
+  <si>
+    <t>4 492 823</t>
+  </si>
+  <si>
+    <t>1 113 053</t>
+  </si>
+  <si>
+    <t>34 394</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 03.23</t>
+  </si>
+  <si>
+    <t>17 135 252</t>
+  </si>
+  <si>
+    <t>1 722 863</t>
+  </si>
+  <si>
+    <t>1 047 951</t>
+  </si>
+  <si>
+    <t>3 567</t>
+  </si>
+  <si>
+    <t>8 688 561</t>
+  </si>
+  <si>
+    <t>4 528 519</t>
+  </si>
+  <si>
+    <t>1 116 606</t>
+  </si>
+  <si>
+    <t>27 166</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 04.23</t>
+  </si>
+  <si>
+    <t>17 214 409</t>
+  </si>
+  <si>
+    <t>1 747 817</t>
+  </si>
+  <si>
+    <t>1 023 119</t>
+  </si>
+  <si>
+    <t>3 658</t>
+  </si>
+  <si>
+    <t>8 793 018</t>
+  </si>
+  <si>
+    <t>4 494 980</t>
+  </si>
+  <si>
+    <t>1 125 250</t>
+  </si>
+  <si>
+    <t>26 547</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 05.23</t>
+  </si>
+  <si>
+    <t>17 372 237</t>
+  </si>
+  <si>
+    <t>1 807 261</t>
+  </si>
+  <si>
+    <t>1 030 022</t>
+  </si>
+  <si>
+    <t>3 799</t>
+  </si>
+  <si>
+    <t>8 967 913</t>
+  </si>
+  <si>
+    <t>4 398 895</t>
+  </si>
+  <si>
+    <t>1 138 549</t>
+  </si>
+  <si>
+    <t>25 779</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 06.23</t>
+  </si>
+  <si>
+    <t>17 985 092</t>
+  </si>
+  <si>
+    <t>2 009 906</t>
+  </si>
+  <si>
+    <t>1 077 808</t>
+  </si>
+  <si>
+    <t>3 848</t>
+  </si>
+  <si>
+    <t>9 320 587</t>
+  </si>
+  <si>
+    <t>4 362 082</t>
+  </si>
+  <si>
+    <t>1 186 732</t>
+  </si>
+  <si>
+    <t>24 108</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 07.23</t>
+  </si>
+  <si>
+    <t>18 087 494</t>
+  </si>
+  <si>
+    <t>1 959 469</t>
+  </si>
+  <si>
+    <t>1 025 253</t>
+  </si>
+  <si>
+    <t>3 900</t>
+  </si>
+  <si>
+    <t>9 519 853</t>
+  </si>
+  <si>
+    <t>4 326 173</t>
+  </si>
+  <si>
+    <t>1 230 178</t>
+  </si>
+  <si>
+    <t>22 648</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 08.23</t>
+  </si>
+  <si>
+    <t>18 128 845</t>
+  </si>
+  <si>
+    <t>1 873 028</t>
+  </si>
+  <si>
+    <t>1 015 104</t>
+  </si>
+  <si>
+    <t>3 965</t>
+  </si>
+  <si>
+    <t>9 671 480</t>
+  </si>
+  <si>
+    <t>4 253 036</t>
+  </si>
+  <si>
+    <t>1 290 916</t>
+  </si>
+  <si>
+    <t>21 297</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 09.23</t>
+  </si>
+  <si>
+    <t>18 612 702</t>
+  </si>
+  <si>
+    <t>1 932 946</t>
+  </si>
+  <si>
+    <t>1 055 720</t>
+  </si>
+  <si>
+    <t>3 945</t>
+  </si>
+  <si>
+    <t>9 919 408</t>
+  </si>
+  <si>
+    <t>4 314 919</t>
+  </si>
+  <si>
+    <t>1 364 772</t>
+  </si>
+  <si>
+    <t>20 973</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 10.23</t>
+  </si>
+  <si>
+    <t>18 736 778</t>
+  </si>
+  <si>
+    <t>1 941 199</t>
+  </si>
+  <si>
+    <t>1 016 855</t>
+  </si>
+  <si>
+    <t>4 007</t>
+  </si>
+  <si>
+    <t>10 117 063</t>
+  </si>
+  <si>
+    <t>4 209 906</t>
+  </si>
+  <si>
+    <t>1 428 605</t>
+  </si>
+  <si>
+    <t>19 123</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 11.23</t>
+  </si>
+  <si>
+    <t>18 842 277</t>
+  </si>
+  <si>
+    <t>1 904 206</t>
+  </si>
+  <si>
+    <t>1 000 305</t>
+  </si>
+  <si>
+    <t>4 106</t>
+  </si>
+  <si>
+    <t>10 300 697</t>
+  </si>
+  <si>
+    <t>4 121 791</t>
+  </si>
+  <si>
+    <t>1 493 783</t>
+  </si>
+  <si>
+    <t>17 370</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 12.23</t>
+  </si>
+  <si>
+    <t>20 387 546</t>
+  </si>
+  <si>
+    <t>2 256 804</t>
+  </si>
+  <si>
+    <t>1 010 397</t>
+  </si>
+  <si>
+    <t>4 355</t>
+  </si>
+  <si>
+    <t>11 100 061</t>
+  </si>
+  <si>
+    <t>4 438 632</t>
+  </si>
+  <si>
+    <t>1 561 032</t>
+  </si>
+  <si>
+    <t>16 247</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 01.24</t>
+  </si>
+  <si>
+    <t>19 873 563</t>
+  </si>
+  <si>
+    <t>1 824 637</t>
+  </si>
+  <si>
+    <t>1 023 708</t>
+  </si>
+  <si>
+    <t>4 251</t>
+  </si>
+  <si>
+    <t>11 140 647</t>
+  </si>
+  <si>
+    <t>4 243 611</t>
+  </si>
+  <si>
+    <t>1 622 126</t>
+  </si>
+  <si>
+    <t>14 564</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 02.24</t>
+  </si>
+  <si>
+    <t>20 139 635</t>
+  </si>
+  <si>
+    <t>1 895 528</t>
+  </si>
+  <si>
+    <t>984 689</t>
+  </si>
+  <si>
+    <t>4 450</t>
+  </si>
+  <si>
+    <t>11 319 392</t>
+  </si>
+  <si>
+    <t>4 250 020</t>
+  </si>
+  <si>
+    <t>1 672 309</t>
+  </si>
+  <si>
+    <t>13 227</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 03.24</t>
+  </si>
+  <si>
+    <t>20 265 319</t>
+  </si>
+  <si>
+    <t>1 880 272</t>
+  </si>
+  <si>
+    <t>1 010 163</t>
+  </si>
+  <si>
+    <t>4 469</t>
+  </si>
+  <si>
+    <t>11 423 697</t>
+  </si>
+  <si>
+    <t>4 209 277</t>
+  </si>
+  <si>
+    <t>1 725 676</t>
+  </si>
+  <si>
+    <t>11 704</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 04.24</t>
+  </si>
+  <si>
+    <t>20 456 138</t>
+  </si>
+  <si>
+    <t>1 966 799</t>
+  </si>
+  <si>
+    <t>992 563</t>
+  </si>
+  <si>
+    <t>4 552</t>
+  </si>
+  <si>
+    <t>11 499 456</t>
+  </si>
+  <si>
+    <t>4 168 080</t>
+  </si>
+  <si>
+    <t>1 813 108</t>
+  </si>
+  <si>
+    <t>11 520</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 05.24</t>
+  </si>
+  <si>
+    <t>20 884 066</t>
+  </si>
+  <si>
+    <t>2 042 898</t>
+  </si>
+  <si>
+    <t>999 834</t>
+  </si>
+  <si>
+    <t>4 604</t>
+  </si>
+  <si>
+    <t>11 694 384</t>
+  </si>
+  <si>
+    <t>4 237 418</t>
+  </si>
+  <si>
+    <t>1 893 376</t>
+  </si>
+  <si>
+    <t>11 494</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 06.24</t>
+  </si>
+  <si>
+    <t>21 664 839</t>
+  </si>
+  <si>
+    <t>2 262 796</t>
+  </si>
+  <si>
+    <t>1 037 580</t>
+  </si>
+  <si>
+    <t>4 725</t>
+  </si>
+  <si>
+    <t>11 936 153</t>
+  </si>
+  <si>
+    <t>4 463 520</t>
+  </si>
+  <si>
+    <t>1 948 640</t>
+  </si>
+  <si>
+    <t>11 363</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 07.24</t>
+  </si>
+  <si>
+    <t>21 906 520</t>
+  </si>
+  <si>
+    <t>2 238 664</t>
+  </si>
+  <si>
+    <t>1 019 918</t>
+  </si>
+  <si>
+    <t>4 807</t>
+  </si>
+  <si>
+    <t>12 195 939</t>
+  </si>
+  <si>
+    <t>4 366 360</t>
+  </si>
+  <si>
+    <t>2 069 194</t>
+  </si>
+  <si>
+    <t>11 576</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 08.24</t>
+  </si>
+  <si>
+    <t>22 189 867</t>
+  </si>
+  <si>
+    <t>2 210 264</t>
+  </si>
+  <si>
+    <t>1 054 265</t>
+  </si>
+  <si>
+    <t>4 855</t>
+  </si>
+  <si>
+    <t>12 420 900</t>
+  </si>
+  <si>
+    <t>4 315 443</t>
+  </si>
+  <si>
+    <t>2 172 335</t>
+  </si>
+  <si>
+    <t>11 741</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 09.24</t>
+  </si>
+  <si>
+    <t>22 332 210</t>
+  </si>
+  <si>
+    <t>2 138 096</t>
+  </si>
+  <si>
+    <t>1 036 901</t>
+  </si>
+  <si>
+    <t>12 595 812</t>
+  </si>
+  <si>
+    <t>4 267 439</t>
+  </si>
+  <si>
+    <t>2 276 519</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 10.24</t>
+  </si>
+  <si>
+    <t>22 666 169</t>
+  </si>
+  <si>
+    <t>2 160 288</t>
+  </si>
+  <si>
+    <t>1 043 030</t>
+  </si>
+  <si>
+    <t>4 947</t>
+  </si>
+  <si>
+    <t>12 778 522</t>
+  </si>
+  <si>
+    <t>4 256 727</t>
+  </si>
+  <si>
+    <t>2 409 966</t>
+  </si>
+  <si>
+    <t>12 625</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 11.24</t>
+  </si>
+  <si>
+    <t>23 037 489</t>
+  </si>
+  <si>
+    <t>2 108 393</t>
+  </si>
+  <si>
+    <t>1 071 012</t>
+  </si>
+  <si>
+    <t>5 016</t>
+  </si>
+  <si>
+    <t>12 747 504</t>
+  </si>
+  <si>
+    <t>4 577 210</t>
+  </si>
+  <si>
+    <t>2 514 533</t>
+  </si>
+  <si>
+    <t>13 752</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 12.24</t>
+  </si>
+  <si>
+    <t>24 520 771</t>
+  </si>
+  <si>
+    <t>2 547 588</t>
+  </si>
+  <si>
+    <t>1 112 965</t>
+  </si>
+  <si>
+    <t>5 188</t>
+  </si>
+  <si>
+    <t>13 290 244</t>
+  </si>
+  <si>
+    <t>4 923 109</t>
+  </si>
+  <si>
+    <t>2 626 352</t>
+  </si>
+  <si>
+    <t>15 257</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 01.25</t>
+  </si>
+  <si>
+    <t>24 010 716</t>
+  </si>
+  <si>
+    <t>2 102 422</t>
+  </si>
+  <si>
+    <t>1 092 421</t>
+  </si>
+  <si>
+    <t>5 189</t>
+  </si>
+  <si>
+    <t>13 253 057</t>
+  </si>
+  <si>
+    <t>4 850 196</t>
+  </si>
+  <si>
+    <t>2 691 744</t>
+  </si>
+  <si>
+    <t>15 621</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 02.25</t>
+  </si>
+  <si>
+    <t>24 021 686</t>
+  </si>
+  <si>
+    <t>2 095 656</t>
+  </si>
+  <si>
+    <t>1 102 274</t>
+  </si>
+  <si>
+    <t>5 207</t>
+  </si>
+  <si>
+    <t>13 066 708</t>
+  </si>
+  <si>
+    <t>4 910 450</t>
+  </si>
+  <si>
+    <t>2 825 458</t>
+  </si>
+  <si>
+    <t>15 870</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 03.25</t>
+  </si>
+  <si>
+    <t>24 161 942</t>
+  </si>
+  <si>
+    <t>2 077 886</t>
+  </si>
+  <si>
+    <t>1 124 754</t>
+  </si>
+  <si>
+    <t>5 352</t>
+  </si>
+  <si>
+    <t>13 074 393</t>
+  </si>
+  <si>
+    <t>4 890 750</t>
+  </si>
+  <si>
+    <t>2 967 752</t>
+  </si>
+  <si>
+    <t>20 991</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 04.25</t>
+  </si>
+  <si>
+    <t>24 688 561</t>
+  </si>
+  <si>
+    <t>2 208 894</t>
+  </si>
+  <si>
+    <t>1 122 368</t>
+  </si>
+  <si>
+    <t>5 454</t>
+  </si>
+  <si>
+    <t>13 264 006</t>
+  </si>
+  <si>
+    <t>4 917 853</t>
+  </si>
+  <si>
+    <t>3 147 800</t>
+  </si>
+  <si>
+    <t>22 120</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 05.25</t>
+  </si>
+  <si>
+    <t>24 791 285</t>
+  </si>
+  <si>
+    <t>2 217 303</t>
+  </si>
+  <si>
+    <t>1 101 854</t>
+  </si>
+  <si>
+    <t>5 514</t>
+  </si>
+  <si>
+    <t>13 380 103</t>
+  </si>
+  <si>
+    <t>4 786 041</t>
+  </si>
+  <si>
+    <t>3 278 035</t>
+  </si>
+  <si>
+    <t>22 370</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 06.25</t>
+  </si>
+  <si>
+    <t>25 368 022</t>
+  </si>
+  <si>
+    <t>2 378 733</t>
+  </si>
+  <si>
+    <t>1 099 133</t>
+  </si>
+  <si>
+    <t>5 618</t>
+  </si>
+  <si>
+    <t>13 753 320</t>
+  </si>
+  <si>
+    <t>4 729 736</t>
+  </si>
+  <si>
+    <t>3 377 871</t>
+  </si>
+  <si>
+    <t>23 545</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 07.25</t>
+  </si>
+  <si>
+    <t>25 830 268</t>
+  </si>
+  <si>
+    <t>2 334 609</t>
+  </si>
+  <si>
+    <t>1 190 263</t>
+  </si>
+  <si>
+    <t>5 648</t>
+  </si>
+  <si>
+    <t>13 999 121</t>
+  </si>
+  <si>
+    <t>4 768 427</t>
+  </si>
+  <si>
+    <t>3 507 006</t>
+  </si>
+  <si>
+    <t>25 125</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 08.25</t>
+  </si>
+  <si>
+    <t>26 039 892</t>
+  </si>
+  <si>
+    <t>2 312 880</t>
+  </si>
+  <si>
+    <t>1 139 388</t>
+  </si>
+  <si>
+    <t>6 065</t>
+  </si>
+  <si>
+    <t>14 140 318</t>
+  </si>
+  <si>
+    <t>4 747 705</t>
+  </si>
+  <si>
+    <t>3 668 308</t>
+  </si>
+  <si>
+    <t>25 160</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 09.25</t>
+  </si>
+  <si>
+    <t>26 378 624</t>
+  </si>
+  <si>
+    <t>2 312 304</t>
+  </si>
+  <si>
+    <t>1 174 228</t>
+  </si>
+  <si>
+    <t>6 201</t>
+  </si>
+  <si>
+    <t>14 342 210</t>
+  </si>
+  <si>
+    <t>4 733 919</t>
+  </si>
+  <si>
+    <t>3 781 365</t>
+  </si>
+  <si>
+    <t>28 324</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 10.25</t>
+  </si>
+  <si>
+    <t>26 650 763</t>
+  </si>
+  <si>
+    <t>2 339 635</t>
+  </si>
+  <si>
+    <t>1 134 974</t>
+  </si>
+  <si>
+    <t>6 243</t>
+  </si>
+  <si>
+    <t>14 436 775</t>
+  </si>
+  <si>
+    <t>4 855 479</t>
+  </si>
+  <si>
+    <t>3 849 252</t>
+  </si>
+  <si>
+    <t>28 334</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 11.25</t>
+  </si>
+  <si>
+    <t>26 510 187</t>
+  </si>
+  <si>
+    <t>2 252 217</t>
+  </si>
+  <si>
+    <t>1 080 265</t>
+  </si>
+  <si>
+    <t>6 410</t>
+  </si>
+  <si>
+    <t>14 369 409</t>
+  </si>
+  <si>
+    <t>4 795 822</t>
+  </si>
+  <si>
+    <t>3 977 931</t>
+  </si>
+  <si>
+    <t>28 071</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 12.25</t>
+  </si>
+  <si>
+    <t>28 128 538</t>
+  </si>
+  <si>
+    <t>2 729 266</t>
+  </si>
+  <si>
+    <t>1 141 324</t>
+  </si>
+  <si>
+    <t>6 609</t>
+  </si>
+  <si>
+    <t>15 429 584</t>
+  </si>
+  <si>
+    <t>4 989 027</t>
+  </si>
+  <si>
+    <t>3 804 332</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 01.26</t>
+  </si>
+  <si>
+    <t>27 820 011</t>
+  </si>
+  <si>
+    <t>2 153 803</t>
+  </si>
+  <si>
+    <t>1 123 603</t>
+  </si>
+  <si>
+    <t>6 546</t>
+  </si>
+  <si>
+    <t>16 131 659</t>
+  </si>
+  <si>
+    <t>4 995 857</t>
+  </si>
+  <si>
+    <t>3 379 280</t>
+  </si>
+  <si>
+    <t>29 196</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 02.26</t>
+  </si>
+  <si>
+    <t>28 096 743</t>
+  </si>
+  <si>
+    <t>2 161 808</t>
+  </si>
+  <si>
+    <t>1 124 238</t>
+  </si>
+  <si>
+    <t>6 607</t>
+  </si>
+  <si>
+    <t>16 911 658</t>
+  </si>
+  <si>
+    <t>4 935 071</t>
+  </si>
+  <si>
+    <t>2 928 575</t>
+  </si>
   <si>
     <t>28 721</t>
   </si>
   <si>
-    <t>Deposits of individuals in the banks of Kazakhstan</t>
-[...7679 lines deleted...]
-    <t>2 928 575</t>
+    <t xml:space="preserve"> 03.26</t>
+  </si>
+  <si>
+    <t>28 058 271</t>
+  </si>
+  <si>
+    <t>2 184 069</t>
+  </si>
+  <si>
+    <t>1 104 751</t>
+  </si>
+  <si>
+    <t>7 025</t>
+  </si>
+  <si>
+    <t>17 275 566</t>
+  </si>
+  <si>
+    <t>4 752 088</t>
+  </si>
+  <si>
+    <t>2 707 522</t>
   </si>
   <si>
     <t>*Including non-residents accounts</t>
   </si>
   <si>
     <t>The data for December, 2019 - including final turnovers</t>
   </si>
   <si>
     <t>including non-residents accounts</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -8091,51 +8118,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J347"/>
+  <dimension ref="A1:J348"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="J6" sqref="J6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="65.984" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="22.28" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:10">
@@ -17674,66 +17701,98 @@
       <c r="B344" s="3" t="s">
         <v>2555</v>
       </c>
       <c r="C344" s="3" t="s">
         <v>2556</v>
       </c>
       <c r="D344" s="3" t="s">
         <v>2557</v>
       </c>
       <c r="E344" s="3" t="s">
         <v>2558</v>
       </c>
       <c r="F344" s="3">
         <v>67</v>
       </c>
       <c r="G344" s="3" t="s">
         <v>2559</v>
       </c>
       <c r="H344" s="3" t="s">
         <v>2560</v>
       </c>
       <c r="I344" s="3" t="s">
         <v>2561</v>
       </c>
       <c r="J344" s="3" t="s">
+        <v>2562</v>
+      </c>
+    </row>
+    <row r="345" spans="1:10">
+      <c r="A345" s="2" t="s">
+        <v>2563</v>
+      </c>
+      <c r="B345" s="3" t="s">
+        <v>2564</v>
+      </c>
+      <c r="C345" s="3" t="s">
+        <v>2565</v>
+      </c>
+      <c r="D345" s="3" t="s">
+        <v>2566</v>
+      </c>
+      <c r="E345" s="3" t="s">
+        <v>2567</v>
+      </c>
+      <c r="F345" s="3">
+        <v>64</v>
+      </c>
+      <c r="G345" s="3" t="s">
+        <v>2568</v>
+      </c>
+      <c r="H345" s="3" t="s">
+        <v>2569</v>
+      </c>
+      <c r="I345" s="3" t="s">
+        <v>2570</v>
+      </c>
+      <c r="J345" s="3" t="s">
         <v>0</v>
-      </c>
-[...3 lines deleted...]
-        <v>2562</v>
       </c>
     </row>
     <row r="346" spans="1:10">
       <c r="A346" t="s">
-        <v>2563</v>
+        <v>2571</v>
       </c>
     </row>
     <row r="347" spans="1:10">
       <c r="A347" t="s">
-        <v>2564</v>
+        <v>2572</v>
+      </c>
+    </row>
+    <row r="348" spans="1:10">
+      <c r="A348" t="s">
+        <v>2573</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="C3:J3"/>
     <mergeCell ref="C4:J4"/>
     <mergeCell ref="C5:D5"/>
     <mergeCell ref="E5:F5"/>
     <mergeCell ref="G5:H5"/>
     <mergeCell ref="I5:J5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>