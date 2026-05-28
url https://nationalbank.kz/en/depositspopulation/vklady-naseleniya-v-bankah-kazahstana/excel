--- v1 (2026-04-30)
+++ v2 (2026-05-28)
@@ -12,7763 +12,7790 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2574">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2583">
+  <si>
+    <t>27 229</t>
+  </si>
+  <si>
+    <t>Deposits of individuals in the banks of Kazakhstan</t>
+  </si>
+  <si>
+    <t>Individuals Deposits, end of period, mln.KZT*</t>
+  </si>
+  <si>
+    <t>including</t>
+  </si>
+  <si>
+    <t>including individuals demand deposits and current accounts</t>
+  </si>
+  <si>
+    <t>including individuals deposits</t>
+  </si>
+  <si>
+    <t>including individuals time deposits</t>
+  </si>
+  <si>
+    <t>including individuals save deposits</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>national currency</t>
+  </si>
+  <si>
+    <t>foreign currency</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 01.98</t>
+  </si>
+  <si>
+    <t>29 124</t>
+  </si>
+  <si>
+    <t>12 358</t>
+  </si>
+  <si>
+    <t>1 531</t>
+  </si>
+  <si>
+    <t>7 973</t>
+  </si>
+  <si>
+    <t>7 262</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 02.98</t>
+  </si>
+  <si>
+    <t>29 877</t>
+  </si>
+  <si>
+    <t>13 028</t>
+  </si>
+  <si>
+    <t>1 451</t>
+  </si>
+  <si>
+    <t>8 060</t>
+  </si>
+  <si>
+    <t>7 338</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 03.98</t>
+  </si>
+  <si>
+    <t>29 146</t>
+  </si>
+  <si>
+    <t>12 424</t>
+  </si>
+  <si>
+    <t>1 471</t>
+  </si>
+  <si>
+    <t>7 900</t>
+  </si>
+  <si>
+    <t>7 351</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 04.98</t>
+  </si>
+  <si>
+    <t>29 922</t>
+  </si>
+  <si>
+    <t>12 829</t>
+  </si>
+  <si>
+    <t>1 444</t>
+  </si>
+  <si>
+    <t>8 135</t>
+  </si>
+  <si>
+    <t>7 514</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 05.98</t>
+  </si>
+  <si>
+    <t>31 078</t>
+  </si>
+  <si>
+    <t>13 511</t>
+  </si>
+  <si>
+    <t>1 438</t>
+  </si>
+  <si>
+    <t>8 192</t>
+  </si>
+  <si>
+    <t>7 937</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 06.98</t>
+  </si>
+  <si>
+    <t>32 403</t>
+  </si>
+  <si>
+    <t>14 292</t>
+  </si>
+  <si>
+    <t>1 601</t>
+  </si>
+  <si>
+    <t>8 395</t>
+  </si>
+  <si>
+    <t>8 115</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 07.98</t>
+  </si>
+  <si>
+    <t>33 238</t>
+  </si>
+  <si>
+    <t>13 489</t>
+  </si>
+  <si>
+    <t>1 547</t>
+  </si>
+  <si>
+    <t>9 606</t>
+  </si>
+  <si>
+    <t>8 596</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 08.98</t>
+  </si>
+  <si>
+    <t>32 710</t>
+  </si>
+  <si>
+    <t>13 076</t>
+  </si>
+  <si>
+    <t>1 648</t>
+  </si>
+  <si>
+    <t>9 084</t>
+  </si>
+  <si>
+    <t>8 902</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 09.98</t>
+  </si>
+  <si>
+    <t>31 665</t>
+  </si>
+  <si>
+    <t>12 910</t>
+  </si>
+  <si>
+    <t>1 832</t>
+  </si>
+  <si>
+    <t>8 052</t>
+  </si>
+  <si>
+    <t>8 871</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 10.98</t>
+  </si>
+  <si>
+    <t>31 545</t>
+  </si>
+  <si>
+    <t>13 061</t>
+  </si>
+  <si>
+    <t>1 672</t>
+  </si>
+  <si>
+    <t>7 945</t>
+  </si>
+  <si>
+    <t>8 867</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 11.98</t>
+  </si>
+  <si>
+    <t>30 139</t>
+  </si>
+  <si>
+    <t>11 742</t>
+  </si>
+  <si>
+    <t>1 664</t>
+  </si>
+  <si>
+    <t>7 843</t>
+  </si>
+  <si>
+    <t>8 890</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 12.98</t>
+  </si>
+  <si>
+    <t>31 624</t>
+  </si>
+  <si>
+    <t>13 401</t>
+  </si>
+  <si>
+    <t>1 716</t>
+  </si>
+  <si>
+    <t>7 565</t>
+  </si>
+  <si>
+    <t>8 942</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 01.99</t>
+  </si>
+  <si>
+    <t>29 948</t>
+  </si>
+  <si>
+    <t>11 567</t>
+  </si>
+  <si>
+    <t>1 541</t>
+  </si>
+  <si>
+    <t>7 379</t>
+  </si>
+  <si>
+    <t>9 461</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 02.99</t>
+  </si>
+  <si>
+    <t>30 450</t>
+  </si>
+  <si>
+    <t>11 079</t>
+  </si>
+  <si>
+    <t>1 600</t>
+  </si>
+  <si>
+    <t>7 533</t>
+  </si>
+  <si>
+    <t>10 238</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 03.99</t>
+  </si>
+  <si>
+    <t>30 890</t>
+  </si>
+  <si>
+    <t>10 747</t>
+  </si>
+  <si>
+    <t>1 689</t>
+  </si>
+  <si>
+    <t>7 630</t>
+  </si>
+  <si>
+    <t>10 824</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 04.99</t>
+  </si>
+  <si>
+    <t>34 130</t>
+  </si>
+  <si>
+    <t>9 629</t>
+  </si>
+  <si>
+    <t>2 095</t>
+  </si>
+  <si>
+    <t>8 525</t>
+  </si>
+  <si>
+    <t>13 881</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 05.99</t>
+  </si>
+  <si>
+    <t>37 900</t>
+  </si>
+  <si>
+    <t>10 756</t>
+  </si>
+  <si>
+    <t>2 496</t>
+  </si>
+  <si>
+    <t>8 842</t>
+  </si>
+  <si>
+    <t>15 806</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 06.99</t>
+  </si>
+  <si>
+    <t>38 850</t>
+  </si>
+  <si>
+    <t>10 166</t>
+  </si>
+  <si>
+    <t>3 016</t>
+  </si>
+  <si>
+    <t>8 923</t>
+  </si>
+  <si>
+    <t>16 745</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 07.99</t>
+  </si>
+  <si>
+    <t>40 457</t>
+  </si>
+  <si>
+    <t>10 999</t>
+  </si>
+  <si>
+    <t>3 219</t>
+  </si>
+  <si>
+    <t>9 167</t>
+  </si>
+  <si>
+    <t>17 072</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 08.99</t>
+  </si>
+  <si>
+    <t>41 872</t>
+  </si>
+  <si>
+    <t>11 913</t>
+  </si>
+  <si>
+    <t>3 171</t>
+  </si>
+  <si>
+    <t>9 571</t>
+  </si>
+  <si>
+    <t>17 217</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 09.99</t>
+  </si>
+  <si>
+    <t>43 552</t>
+  </si>
+  <si>
+    <t>10 671</t>
+  </si>
+  <si>
+    <t>3 856</t>
+  </si>
+  <si>
+    <t>9 919</t>
+  </si>
+  <si>
+    <t>19 106</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 10.99</t>
+  </si>
+  <si>
+    <t>45 290</t>
+  </si>
+  <si>
+    <t>11 379</t>
+  </si>
+  <si>
+    <t>3 905</t>
+  </si>
+  <si>
+    <t>10 336</t>
+  </si>
+  <si>
+    <t>19 670</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 11.99</t>
+  </si>
+  <si>
+    <t>48 101</t>
+  </si>
+  <si>
+    <t>12 578</t>
+  </si>
+  <si>
+    <t>4 531</t>
+  </si>
+  <si>
+    <t>10 635</t>
+  </si>
+  <si>
+    <t>20 357</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 12.99</t>
+  </si>
+  <si>
+    <t>54 966</t>
+  </si>
+  <si>
+    <t>16 079</t>
+  </si>
+  <si>
+    <t>4 975</t>
+  </si>
+  <si>
+    <t>12 249</t>
+  </si>
+  <si>
+    <t>21 663</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 01.00</t>
+  </si>
+  <si>
+    <t>56 911</t>
+  </si>
+  <si>
+    <t>15 176</t>
+  </si>
+  <si>
+    <t>5 633</t>
+  </si>
+  <si>
+    <t>9 903</t>
+  </si>
+  <si>
+    <t>26 199</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 02.00</t>
+  </si>
+  <si>
+    <t>59 923</t>
+  </si>
+  <si>
+    <t>14 287</t>
+  </si>
+  <si>
+    <t>5 960</t>
+  </si>
+  <si>
+    <t>10 822</t>
+  </si>
+  <si>
+    <t>28 854</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 03.00</t>
+  </si>
+  <si>
+    <t>62 023</t>
+  </si>
+  <si>
+    <t>10 405</t>
+  </si>
+  <si>
+    <t>6 557</t>
+  </si>
+  <si>
+    <t>13 849</t>
+  </si>
+  <si>
+    <t>31 212</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 04.00</t>
+  </si>
+  <si>
+    <t>63 813</t>
+  </si>
+  <si>
+    <t>9 984</t>
+  </si>
+  <si>
+    <t>7 204</t>
+  </si>
+  <si>
+    <t>14 296</t>
+  </si>
+  <si>
+    <t>32 329</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 05.00</t>
+  </si>
+  <si>
+    <t>66 502</t>
+  </si>
+  <si>
+    <t>10 926</t>
+  </si>
+  <si>
+    <t>7 567</t>
+  </si>
+  <si>
+    <t>13 919</t>
+  </si>
+  <si>
+    <t>34 090</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 06.00</t>
+  </si>
+  <si>
+    <t>70 132</t>
+  </si>
+  <si>
+    <t>14 687</t>
+  </si>
+  <si>
+    <t>8 050</t>
+  </si>
+  <si>
+    <t>11 547</t>
+  </si>
+  <si>
+    <t>35 848</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 07.00</t>
+  </si>
+  <si>
+    <t>72 981</t>
+  </si>
+  <si>
+    <t>14 455</t>
+  </si>
+  <si>
+    <t>9 040</t>
+  </si>
+  <si>
+    <t>12 239</t>
+  </si>
+  <si>
+    <t>37 246</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 08.00</t>
+  </si>
+  <si>
+    <t>76 080</t>
+  </si>
+  <si>
+    <t>14 808</t>
+  </si>
+  <si>
+    <t>9 832</t>
+  </si>
+  <si>
+    <t>12 724</t>
+  </si>
+  <si>
+    <t>38 717</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 09.00</t>
+  </si>
+  <si>
+    <t>78 750</t>
+  </si>
+  <si>
+    <t>15 201</t>
+  </si>
+  <si>
+    <t>9 750</t>
+  </si>
+  <si>
+    <t>13 392</t>
+  </si>
+  <si>
+    <t>40 407</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 10.00</t>
+  </si>
+  <si>
+    <t>81 318</t>
+  </si>
+  <si>
+    <t>15 154</t>
+  </si>
+  <si>
+    <t>10 409</t>
+  </si>
+  <si>
+    <t>14 107</t>
+  </si>
+  <si>
+    <t>41 648</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 11.00</t>
+  </si>
+  <si>
+    <t>85 391</t>
+  </si>
+  <si>
+    <t>15 661</t>
+  </si>
+  <si>
+    <t>10 454</t>
+  </si>
+  <si>
+    <t>14 633</t>
+  </si>
+  <si>
+    <t>44 643</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 12.00</t>
+  </si>
+  <si>
+    <t>91 709</t>
+  </si>
+  <si>
+    <t>17 474</t>
+  </si>
+  <si>
+    <t>9 404</t>
+  </si>
+  <si>
+    <t>15 443</t>
+  </si>
+  <si>
+    <t>49 388</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 01.01</t>
+  </si>
+  <si>
+    <t>95 190</t>
+  </si>
+  <si>
+    <t>16 194</t>
+  </si>
+  <si>
+    <t>9 144</t>
+  </si>
+  <si>
+    <t>16 564</t>
+  </si>
+  <si>
+    <t>53 288</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 02.01</t>
+  </si>
+  <si>
+    <t>99 608</t>
+  </si>
+  <si>
+    <t>17 026</t>
+  </si>
+  <si>
+    <t>9 271</t>
+  </si>
+  <si>
+    <t>17 396</t>
+  </si>
+  <si>
+    <t>55 915</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 03.01</t>
+  </si>
+  <si>
+    <t>104 213</t>
+  </si>
+  <si>
+    <t>17 703</t>
+  </si>
+  <si>
+    <t>9 930</t>
+  </si>
+  <si>
+    <t>18 254</t>
+  </si>
+  <si>
+    <t>58 325</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 04.01</t>
+  </si>
+  <si>
+    <t>107 956</t>
+  </si>
+  <si>
+    <t>18 233</t>
+  </si>
+  <si>
+    <t>11 103</t>
+  </si>
+  <si>
+    <t>18 708</t>
+  </si>
+  <si>
+    <t>59 912</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 05.01</t>
+  </si>
+  <si>
+    <t>112 149</t>
+  </si>
+  <si>
+    <t>18 543</t>
+  </si>
+  <si>
+    <t>13 184</t>
+  </si>
+  <si>
+    <t>19 477</t>
+  </si>
+  <si>
+    <t>60 945</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 06.01</t>
+  </si>
+  <si>
+    <t>136 544</t>
+  </si>
+  <si>
+    <t>22 582</t>
+  </si>
+  <si>
+    <t>31 477</t>
+  </si>
+  <si>
+    <t>20 005</t>
+  </si>
+  <si>
+    <t>62 480</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 07.01</t>
+  </si>
+  <si>
+    <t>163 860</t>
+  </si>
+  <si>
+    <t>21 308</t>
+  </si>
+  <si>
+    <t>32 528</t>
+  </si>
+  <si>
+    <t>21 563</t>
+  </si>
+  <si>
+    <t>88 461</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 08.01</t>
+  </si>
+  <si>
+    <t>168 857</t>
+  </si>
+  <si>
+    <t>20 577</t>
+  </si>
+  <si>
+    <t>21 163</t>
+  </si>
+  <si>
+    <t>22 244</t>
+  </si>
+  <si>
+    <t>104 873</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 09.01</t>
+  </si>
+  <si>
+    <t>172 510</t>
+  </si>
+  <si>
+    <t>20 754</t>
+  </si>
+  <si>
+    <t>16 130</t>
+  </si>
+  <si>
+    <t>23 726</t>
+  </si>
+  <si>
+    <t>111 900</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 10.01</t>
+  </si>
+  <si>
+    <t>175 486</t>
+  </si>
+  <si>
+    <t>20 104</t>
+  </si>
+  <si>
+    <t>20 848</t>
+  </si>
+  <si>
+    <t>24 483</t>
+  </si>
+  <si>
+    <t>110 051</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 11.01</t>
+  </si>
+  <si>
+    <t>179 271</t>
+  </si>
+  <si>
+    <t>20 529</t>
+  </si>
+  <si>
+    <t>15 895</t>
+  </si>
+  <si>
+    <t>25 531</t>
+  </si>
+  <si>
+    <t>117 316</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 12.01</t>
+  </si>
+  <si>
+    <t>186 080</t>
+  </si>
+  <si>
+    <t>22 890</t>
+  </si>
+  <si>
+    <t>16 330</t>
+  </si>
+  <si>
+    <t>26 446</t>
+  </si>
+  <si>
+    <t>120 414</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 01.02</t>
+  </si>
+  <si>
+    <t>188 570</t>
+  </si>
+  <si>
+    <t>20 505</t>
+  </si>
+  <si>
+    <t>16 758</t>
+  </si>
+  <si>
+    <t>27 915</t>
+  </si>
+  <si>
+    <t>123 391</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 02.02</t>
+  </si>
+  <si>
+    <t>192 747</t>
+  </si>
+  <si>
+    <t>21 336</t>
+  </si>
+  <si>
+    <t>18 302</t>
+  </si>
+  <si>
+    <t>29 795</t>
+  </si>
+  <si>
+    <t>123 315</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 03.02</t>
+  </si>
+  <si>
+    <t>198 492</t>
+  </si>
+  <si>
+    <t>21 961</t>
+  </si>
+  <si>
+    <t>17 801</t>
+  </si>
+  <si>
+    <t>30 929</t>
+  </si>
+  <si>
+    <t>127 800</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 04.02</t>
+  </si>
+  <si>
+    <t>205 323</t>
+  </si>
+  <si>
+    <t>22 793</t>
+  </si>
+  <si>
+    <t>16 922</t>
+  </si>
+  <si>
+    <t>31 846</t>
+  </si>
+  <si>
+    <t>133 762</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 05.02</t>
+  </si>
+  <si>
+    <t>209 666</t>
+  </si>
+  <si>
+    <t>23 139</t>
+  </si>
+  <si>
+    <t>17 265</t>
+  </si>
+  <si>
+    <t>32 949</t>
+  </si>
+  <si>
+    <t>136 313</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 06.02</t>
+  </si>
+  <si>
+    <t>216 704</t>
+  </si>
+  <si>
+    <t>24 795</t>
+  </si>
+  <si>
+    <t>18 680</t>
+  </si>
+  <si>
+    <t>33 426</t>
+  </si>
+  <si>
+    <t>139 803</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 07.02</t>
+  </si>
+  <si>
+    <t>222 909</t>
+  </si>
+  <si>
+    <t>24 730</t>
+  </si>
+  <si>
+    <t>19 754</t>
+  </si>
+  <si>
+    <t>34 589</t>
+  </si>
+  <si>
+    <t>143 835</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 08.02</t>
+  </si>
+  <si>
+    <t>227 849</t>
+  </si>
+  <si>
+    <t>24 644</t>
+  </si>
+  <si>
+    <t>19 468</t>
+  </si>
+  <si>
+    <t>35 511</t>
+  </si>
+  <si>
+    <t>148 226</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 09.02</t>
+  </si>
+  <si>
+    <t>233 331</t>
+  </si>
+  <si>
+    <t>25 012</t>
+  </si>
+  <si>
+    <t>20 029</t>
+  </si>
+  <si>
+    <t>36 677</t>
+  </si>
+  <si>
+    <t>151 613</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 10.02</t>
+  </si>
+  <si>
+    <t>239 081</t>
+  </si>
+  <si>
+    <t>25 355</t>
+  </si>
+  <si>
+    <t>20 337</t>
+  </si>
+  <si>
+    <t>38 021</t>
+  </si>
+  <si>
+    <t>155 368</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 11.02</t>
+  </si>
+  <si>
+    <t>245 996</t>
+  </si>
+  <si>
+    <t>25 921</t>
+  </si>
+  <si>
+    <t>19 951</t>
+  </si>
+  <si>
+    <t>40 274</t>
+  </si>
+  <si>
+    <t>159 850</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 12.02</t>
+  </si>
+  <si>
+    <t>257 360</t>
+  </si>
+  <si>
+    <t>24 531</t>
+  </si>
+  <si>
+    <t>20 717</t>
+  </si>
+  <si>
+    <t>42 975</t>
+  </si>
+  <si>
+    <t>169 138</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 01.03</t>
+  </si>
+  <si>
+    <t>261 374</t>
+  </si>
+  <si>
+    <t>22 476</t>
+  </si>
+  <si>
+    <t>20 072</t>
+  </si>
+  <si>
+    <t>45 579</t>
+  </si>
+  <si>
+    <t>173 247</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 02.03</t>
+  </si>
+  <si>
+    <t>265 105</t>
+  </si>
+  <si>
+    <t>24 136</t>
+  </si>
+  <si>
+    <t>20 597</t>
+  </si>
+  <si>
+    <t>48 794</t>
+  </si>
+  <si>
+    <t>171 578</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 03.03</t>
+  </si>
+  <si>
+    <t>272 082</t>
+  </si>
+  <si>
+    <t>24 923</t>
+  </si>
+  <si>
+    <t>20 527</t>
+  </si>
+  <si>
+    <t>53 793</t>
+  </si>
+  <si>
+    <t>172 838</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 04.03</t>
+  </si>
+  <si>
+    <t>279 601</t>
+  </si>
+  <si>
+    <t>26 095</t>
+  </si>
+  <si>
+    <t>21 032</t>
+  </si>
+  <si>
+    <t>57 996</t>
+  </si>
+  <si>
+    <t>174 478</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 05.03</t>
+  </si>
+  <si>
+    <t>286 865</t>
+  </si>
+  <si>
+    <t>27 636</t>
+  </si>
+  <si>
+    <t>21 638</t>
+  </si>
+  <si>
+    <t>61 433</t>
+  </si>
+  <si>
+    <t>175 830</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 06.03</t>
+  </si>
+  <si>
+    <t>292 542</t>
+  </si>
+  <si>
+    <t>29 464</t>
+  </si>
+  <si>
+    <t>22 211</t>
+  </si>
+  <si>
+    <t>66 297</t>
+  </si>
+  <si>
+    <t>174 225</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 07.03</t>
+  </si>
+  <si>
+    <t>300 580</t>
+  </si>
+  <si>
+    <t>30 149</t>
+  </si>
+  <si>
+    <t>23 299</t>
+  </si>
+  <si>
+    <t>71 263</t>
+  </si>
+  <si>
+    <t>175 512</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 08.03</t>
+  </si>
+  <si>
+    <t>306 655</t>
+  </si>
+  <si>
+    <t>31 494</t>
+  </si>
+  <si>
+    <t>22 968</t>
+  </si>
+  <si>
+    <t>73 837</t>
+  </si>
+  <si>
+    <t>177 996</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 09.03</t>
+  </si>
+  <si>
+    <t>315 463</t>
+  </si>
+  <si>
+    <t>31 248</t>
+  </si>
+  <si>
+    <t>21 975</t>
+  </si>
+  <si>
+    <t>76 744</t>
+  </si>
+  <si>
+    <t>185 030</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 10.03</t>
+  </si>
+  <si>
+    <t>327 616</t>
+  </si>
+  <si>
+    <t>32 730</t>
+  </si>
+  <si>
+    <t>24 678</t>
+  </si>
+  <si>
+    <t>81 339</t>
+  </si>
+  <si>
+    <t>188 499</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 11.03</t>
+  </si>
+  <si>
+    <t>333 392</t>
+  </si>
+  <si>
+    <t>33 401</t>
+  </si>
+  <si>
+    <t>24 693</t>
+  </si>
+  <si>
+    <t>85 441</t>
+  </si>
+  <si>
+    <t>189 458</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 12.03</t>
+  </si>
+  <si>
+    <t>343 229</t>
+  </si>
+  <si>
+    <t>36 327</t>
+  </si>
+  <si>
+    <t>23 446</t>
+  </si>
+  <si>
+    <t>92 254</t>
+  </si>
+  <si>
+    <t>190 709</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 01.04</t>
+  </si>
+  <si>
+    <t>342 620</t>
+  </si>
+  <si>
+    <t>33 774</t>
+  </si>
+  <si>
+    <t>22 513</t>
+  </si>
+  <si>
+    <t>108 587</t>
+  </si>
+  <si>
+    <t>177 080</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 02.04</t>
+  </si>
+  <si>
+    <t>352 253</t>
+  </si>
+  <si>
+    <t>37 354</t>
+  </si>
+  <si>
+    <t>21 723</t>
+  </si>
+  <si>
+    <t>112 365</t>
+  </si>
+  <si>
+    <t>179 939</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 03.04</t>
+  </si>
+  <si>
+    <t>358 517</t>
+  </si>
+  <si>
+    <t>37 991</t>
+  </si>
+  <si>
+    <t>21 602</t>
+  </si>
+  <si>
+    <t>115 463</t>
+  </si>
+  <si>
+    <t>182 150</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 04.04</t>
+  </si>
+  <si>
+    <t>371 380</t>
+  </si>
+  <si>
+    <t>39 728</t>
+  </si>
+  <si>
+    <t>23 088</t>
+  </si>
+  <si>
+    <t>1 424</t>
+  </si>
+  <si>
+    <t>118 854</t>
+  </si>
+  <si>
+    <t>187 655</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 05.04</t>
+  </si>
+  <si>
+    <t>377 422</t>
+  </si>
+  <si>
+    <t>40 650</t>
+  </si>
+  <si>
+    <t>25 314</t>
+  </si>
+  <si>
+    <t>1 884</t>
+  </si>
+  <si>
+    <t>124 030</t>
+  </si>
+  <si>
+    <t>184 780</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 06.04</t>
+  </si>
+  <si>
+    <t>389 536</t>
+  </si>
+  <si>
+    <t>44 069</t>
+  </si>
+  <si>
+    <t>26 037</t>
+  </si>
+  <si>
+    <t>2 643</t>
+  </si>
+  <si>
+    <t>130 264</t>
+  </si>
+  <si>
+    <t>185 572</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 07.04</t>
+  </si>
+  <si>
+    <t>395 866</t>
+  </si>
+  <si>
+    <t>46 028</t>
+  </si>
+  <si>
+    <t>24 896</t>
+  </si>
+  <si>
+    <t>1 193</t>
+  </si>
+  <si>
+    <t>3 891</t>
+  </si>
+  <si>
+    <t>136 825</t>
+  </si>
+  <si>
+    <t>183 034</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 08.04</t>
+  </si>
+  <si>
+    <t>403 077</t>
+  </si>
+  <si>
+    <t>45 757</t>
+  </si>
+  <si>
+    <t>25 529</t>
+  </si>
+  <si>
+    <t>1 307</t>
+  </si>
+  <si>
+    <t>4 798</t>
+  </si>
+  <si>
+    <t>143 111</t>
+  </si>
+  <si>
+    <t>182 575</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 09.04</t>
+  </si>
+  <si>
+    <t>407 093</t>
+  </si>
+  <si>
+    <t>45 957</t>
+  </si>
+  <si>
+    <t>25 240</t>
+  </si>
+  <si>
+    <t>1 300</t>
+  </si>
+  <si>
+    <t>5 567</t>
+  </si>
+  <si>
+    <t>147 551</t>
+  </si>
+  <si>
+    <t>181 479</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 10.04</t>
+  </si>
+  <si>
+    <t>414 442</t>
+  </si>
+  <si>
+    <t>47 027</t>
+  </si>
+  <si>
+    <t>23 534</t>
+  </si>
+  <si>
+    <t>1 378</t>
+  </si>
+  <si>
+    <t>6 347</t>
+  </si>
+  <si>
+    <t>158 268</t>
+  </si>
+  <si>
+    <t>177 889</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 11.04</t>
+  </si>
+  <si>
+    <t>420 903</t>
+  </si>
+  <si>
+    <t>48 440</t>
+  </si>
+  <si>
+    <t>23 103</t>
+  </si>
+  <si>
+    <t>1 365</t>
+  </si>
+  <si>
+    <t>7 024</t>
+  </si>
+  <si>
+    <t>174 541</t>
+  </si>
+  <si>
+    <t>166 430</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 12.04</t>
+  </si>
+  <si>
+    <t>447 976</t>
+  </si>
+  <si>
+    <t>54 468</t>
+  </si>
+  <si>
+    <t>22 536</t>
+  </si>
+  <si>
+    <t>1 567</t>
+  </si>
+  <si>
+    <t>7 795</t>
+  </si>
+  <si>
+    <t>199 264</t>
+  </si>
+  <si>
+    <t>162 347</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 01.05</t>
+  </si>
+  <si>
+    <t>446 301</t>
+  </si>
+  <si>
+    <t>46 584</t>
+  </si>
+  <si>
+    <t>21 883</t>
+  </si>
+  <si>
+    <t>1 579</t>
+  </si>
+  <si>
+    <t>8 287</t>
+  </si>
+  <si>
+    <t>204 256</t>
+  </si>
+  <si>
+    <t>163 712</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 02.05</t>
+  </si>
+  <si>
+    <t>459 723</t>
+  </si>
+  <si>
+    <t>50 160</t>
+  </si>
+  <si>
+    <t>23 294</t>
+  </si>
+  <si>
+    <t>1 655</t>
+  </si>
+  <si>
+    <t>8 966</t>
+  </si>
+  <si>
+    <t>210 536</t>
+  </si>
+  <si>
+    <t>165 113</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 03.05</t>
+  </si>
+  <si>
+    <t>476 703</t>
+  </si>
+  <si>
+    <t>53 210</t>
+  </si>
+  <si>
+    <t>23 516</t>
+  </si>
+  <si>
+    <t>1 952</t>
+  </si>
+  <si>
+    <t>9 942</t>
+  </si>
+  <si>
+    <t>217 331</t>
+  </si>
+  <si>
+    <t>170 752</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 04.05</t>
+  </si>
+  <si>
+    <t>490 458</t>
+  </si>
+  <si>
+    <t>56 810</t>
+  </si>
+  <si>
+    <t>26 838</t>
+  </si>
+  <si>
+    <t>2 110</t>
+  </si>
+  <si>
+    <t>10 734</t>
+  </si>
+  <si>
+    <t>222 784</t>
+  </si>
+  <si>
+    <t>171 182</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 05.05</t>
+  </si>
+  <si>
+    <t>498 077</t>
+  </si>
+  <si>
+    <t>57 585</t>
+  </si>
+  <si>
+    <t>25 205</t>
+  </si>
+  <si>
+    <t>227 048</t>
+  </si>
+  <si>
+    <t>186 948</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 06.05</t>
+  </si>
+  <si>
+    <t>509 546</t>
+  </si>
+  <si>
+    <t>58 281</t>
+  </si>
+  <si>
+    <t>35 109</t>
+  </si>
+  <si>
+    <t>218 312</t>
+  </si>
+  <si>
+    <t>196 768</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 07.05</t>
+  </si>
+  <si>
+    <t>520 360</t>
+  </si>
+  <si>
+    <t>63 119</t>
+  </si>
+  <si>
+    <t>31 044</t>
+  </si>
+  <si>
+    <t>217 646</t>
+  </si>
+  <si>
+    <t>207 389</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 08.05</t>
+  </si>
+  <si>
+    <t>523 893</t>
+  </si>
+  <si>
+    <t>61 961</t>
+  </si>
+  <si>
+    <t>29 228</t>
+  </si>
+  <si>
+    <t>1 095</t>
+  </si>
+  <si>
+    <t>218 636</t>
+  </si>
+  <si>
+    <t>212 666</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 09.05</t>
+  </si>
+  <si>
+    <t>531 365</t>
+  </si>
+  <si>
+    <t>62 732</t>
+  </si>
+  <si>
+    <t>28 448</t>
+  </si>
+  <si>
+    <t>1 072</t>
+  </si>
+  <si>
+    <t>224 800</t>
+  </si>
+  <si>
+    <t>213 998</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 10.05</t>
+  </si>
+  <si>
+    <t>546 414</t>
+  </si>
+  <si>
+    <t>64 562</t>
+  </si>
+  <si>
+    <t>28 900</t>
+  </si>
+  <si>
+    <t>1 125</t>
+  </si>
+  <si>
+    <t>230 445</t>
+  </si>
+  <si>
+    <t>221 061</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 11.05</t>
+  </si>
+  <si>
+    <t>558 745</t>
+  </si>
+  <si>
+    <t>63 907</t>
+  </si>
+  <si>
+    <t>29 106</t>
+  </si>
+  <si>
+    <t>1 086</t>
+  </si>
+  <si>
+    <t>231 631</t>
+  </si>
+  <si>
+    <t>232 695</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 12.05</t>
+  </si>
+  <si>
+    <t>596 848</t>
+  </si>
+  <si>
+    <t>69 384</t>
+  </si>
+  <si>
+    <t>34 024</t>
+  </si>
+  <si>
+    <t>1 044</t>
+  </si>
+  <si>
+    <t>241 806</t>
+  </si>
+  <si>
+    <t>250 267</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 01.06</t>
+  </si>
+  <si>
+    <t>603 160</t>
+  </si>
+  <si>
+    <t>66 221</t>
+  </si>
+  <si>
+    <t>28 708</t>
+  </si>
+  <si>
+    <t>1 020</t>
+  </si>
+  <si>
+    <t>252 072</t>
+  </si>
+  <si>
+    <t>254 813</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 02.06</t>
+  </si>
+  <si>
+    <t>618 927</t>
+  </si>
+  <si>
+    <t>73 528</t>
+  </si>
+  <si>
+    <t>28 429</t>
+  </si>
+  <si>
+    <t>1 024</t>
+  </si>
+  <si>
+    <t>266 879</t>
+  </si>
+  <si>
+    <t>248 739</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 03.06</t>
+  </si>
+  <si>
+    <t>638 439</t>
+  </si>
+  <si>
+    <t>77 732</t>
+  </si>
+  <si>
+    <t>29 444</t>
+  </si>
+  <si>
+    <t>1 115</t>
+  </si>
+  <si>
+    <t>290 514</t>
+  </si>
+  <si>
+    <t>239 289</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 04.06</t>
+  </si>
+  <si>
+    <t>668 393</t>
+  </si>
+  <si>
+    <t>82 725</t>
+  </si>
+  <si>
+    <t>29 994</t>
+  </si>
+  <si>
+    <t>1 185</t>
+  </si>
+  <si>
+    <t>319 083</t>
+  </si>
+  <si>
+    <t>234 951</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 05.06</t>
+  </si>
+  <si>
+    <t>711 547</t>
+  </si>
+  <si>
+    <t>88 171</t>
+  </si>
+  <si>
+    <t>29 927</t>
+  </si>
+  <si>
+    <t>1 476</t>
+  </si>
+  <si>
+    <t>365 112</t>
+  </si>
+  <si>
+    <t>226 414</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 06.06</t>
+  </si>
+  <si>
+    <t>749 427</t>
+  </si>
+  <si>
+    <t>100 802</t>
+  </si>
+  <si>
+    <t>30 402</t>
+  </si>
+  <si>
+    <t>1 662</t>
+  </si>
+  <si>
+    <t>396 776</t>
+  </si>
+  <si>
+    <t>219 396</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 07.06</t>
+  </si>
+  <si>
+    <t>769 374</t>
+  </si>
+  <si>
+    <t>100 912</t>
+  </si>
+  <si>
+    <t>29 724</t>
+  </si>
+  <si>
+    <t>1 837</t>
+  </si>
+  <si>
+    <t>418 749</t>
+  </si>
+  <si>
+    <t>217 749</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 08.06</t>
+  </si>
+  <si>
+    <t>815 182</t>
+  </si>
+  <si>
+    <t>101 302</t>
+  </si>
+  <si>
+    <t>33 752</t>
+  </si>
+  <si>
+    <t>2 478</t>
+  </si>
+  <si>
+    <t>427 442</t>
+  </si>
+  <si>
+    <t>249 778</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 09.06</t>
+  </si>
+  <si>
+    <t>849 425</t>
+  </si>
+  <si>
+    <t>102 846</t>
+  </si>
+  <si>
+    <t>36 093</t>
+  </si>
+  <si>
+    <t>1 747</t>
+  </si>
+  <si>
+    <t>438 907</t>
+  </si>
+  <si>
+    <t>269 395</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 10.06</t>
+  </si>
+  <si>
+    <t>879 432</t>
+  </si>
+  <si>
+    <t>101 232</t>
+  </si>
+  <si>
+    <t>35 268</t>
+  </si>
+  <si>
+    <t>1 911</t>
+  </si>
+  <si>
+    <t>458 250</t>
+  </si>
+  <si>
+    <t>282 331</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 11.06</t>
+  </si>
+  <si>
+    <t>939 979</t>
+  </si>
+  <si>
+    <t>104 993</t>
+  </si>
+  <si>
+    <t>51 728</t>
+  </si>
+  <si>
+    <t>2 057</t>
+  </si>
+  <si>
+    <t>490 939</t>
+  </si>
+  <si>
+    <t>289 723</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 12.06</t>
+  </si>
+  <si>
+    <t>1 034 157</t>
+  </si>
+  <si>
+    <t>121 142</t>
+  </si>
+  <si>
+    <t>42 049</t>
+  </si>
+  <si>
+    <t>2 354</t>
+  </si>
+  <si>
+    <t>566 117</t>
+  </si>
+  <si>
+    <t>301 954</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 01.07</t>
+  </si>
+  <si>
+    <t>1 062 807</t>
+  </si>
+  <si>
+    <t>117 429</t>
+  </si>
+  <si>
+    <t>35 928</t>
+  </si>
+  <si>
+    <t>2 524</t>
+  </si>
+  <si>
+    <t>626 234</t>
+  </si>
+  <si>
+    <t>280 146</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 02.07</t>
+  </si>
+  <si>
+    <t>1 093 282</t>
+  </si>
+  <si>
+    <t>127 189</t>
+  </si>
+  <si>
+    <t>39 202</t>
+  </si>
+  <si>
+    <t>2 738</t>
+  </si>
+  <si>
+    <t>644 952</t>
+  </si>
+  <si>
+    <t>278 780</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 03.07</t>
+  </si>
+  <si>
+    <t>1 183 684</t>
+  </si>
+  <si>
+    <t>131 807</t>
+  </si>
+  <si>
+    <t>40 675</t>
+  </si>
+  <si>
+    <t>2 843</t>
+  </si>
+  <si>
+    <t>719 637</t>
+  </si>
+  <si>
+    <t>288 237</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 04.07</t>
+  </si>
+  <si>
+    <t>1 207 301</t>
+  </si>
+  <si>
+    <t>146 235</t>
+  </si>
+  <si>
+    <t>41 456</t>
+  </si>
+  <si>
+    <t>2 910</t>
+  </si>
+  <si>
+    <t>734 760</t>
+  </si>
+  <si>
+    <t>281 458</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 05.07</t>
+  </si>
+  <si>
+    <t>1 287 228</t>
+  </si>
+  <si>
+    <t>169 240</t>
+  </si>
+  <si>
+    <t>41 784</t>
+  </si>
+  <si>
+    <t>3 019</t>
+  </si>
+  <si>
+    <t>778 885</t>
+  </si>
+  <si>
+    <t>293 615</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 06.07</t>
+  </si>
+  <si>
+    <t>1 369 328</t>
+  </si>
+  <si>
+    <t>165 644</t>
+  </si>
+  <si>
+    <t>42 669</t>
+  </si>
+  <si>
+    <t>3 539</t>
+  </si>
+  <si>
+    <t>855 927</t>
+  </si>
+  <si>
+    <t>300 846</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 07.07</t>
+  </si>
+  <si>
+    <t>1 467 246</t>
+  </si>
+  <si>
+    <t>165 814</t>
+  </si>
+  <si>
+    <t>44 648</t>
+  </si>
+  <si>
+    <t>5 039</t>
+  </si>
+  <si>
+    <t>927 315</t>
+  </si>
+  <si>
+    <t>323 919</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 08.07</t>
+  </si>
+  <si>
+    <t>1 448 751</t>
+  </si>
+  <si>
+    <t>160 287</t>
+  </si>
+  <si>
+    <t>47 952</t>
+  </si>
+  <si>
+    <t>6 588</t>
+  </si>
+  <si>
+    <t>825 133</t>
+  </si>
+  <si>
+    <t>408 265</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 09.07</t>
+  </si>
+  <si>
+    <t>1 405 939</t>
+  </si>
+  <si>
+    <t>150 041</t>
+  </si>
+  <si>
+    <t>38 584</t>
+  </si>
+  <si>
+    <t>5 165</t>
+  </si>
+  <si>
+    <t>772 229</t>
+  </si>
+  <si>
+    <t>439 403</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 10.07</t>
+  </si>
+  <si>
+    <t>1 398 340</t>
+  </si>
+  <si>
+    <t>138 375</t>
+  </si>
+  <si>
+    <t>34 638</t>
+  </si>
+  <si>
+    <t>4 147</t>
+  </si>
+  <si>
+    <t>753 110</t>
+  </si>
+  <si>
+    <t>467 625</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 11.07</t>
+  </si>
+  <si>
+    <t>1 424 245</t>
+  </si>
+  <si>
+    <t>144 364</t>
+  </si>
+  <si>
+    <t>35 433</t>
+  </si>
+  <si>
+    <t>4 141</t>
+  </si>
+  <si>
+    <t>743 204</t>
+  </si>
+  <si>
+    <t>496 637</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 12.07</t>
+  </si>
+  <si>
+    <t>1 447 850</t>
+  </si>
+  <si>
+    <t>155 597</t>
+  </si>
+  <si>
+    <t>37 561</t>
+  </si>
+  <si>
+    <t>3 443</t>
+  </si>
+  <si>
+    <t>744 088</t>
+  </si>
+  <si>
+    <t>506 690</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 01.08</t>
+  </si>
+  <si>
+    <t>1 455 788</t>
+  </si>
+  <si>
+    <t>141 021</t>
+  </si>
+  <si>
+    <t>41 503</t>
+  </si>
+  <si>
+    <t>3 294</t>
+  </si>
+  <si>
+    <t>743 798</t>
+  </si>
+  <si>
+    <t>525 697</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 02.08</t>
+  </si>
+  <si>
+    <t>1 474 378</t>
+  </si>
+  <si>
+    <t>147 703</t>
+  </si>
+  <si>
+    <t>33 777</t>
+  </si>
+  <si>
+    <t>3 240</t>
+  </si>
+  <si>
+    <t>755 224</t>
+  </si>
+  <si>
+    <t>533 958</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 03.08</t>
+  </si>
+  <si>
+    <t>1 499 879</t>
+  </si>
+  <si>
+    <t>147 239</t>
+  </si>
+  <si>
+    <t>33 331</t>
+  </si>
+  <si>
+    <t>787 885</t>
+  </si>
+  <si>
+    <t>527 715</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 04.08</t>
+  </si>
+  <si>
+    <t>1 512 953</t>
+  </si>
+  <si>
+    <t>154 079</t>
+  </si>
+  <si>
+    <t>32 500</t>
+  </si>
+  <si>
+    <t>3 150</t>
+  </si>
+  <si>
+    <t>799 090</t>
+  </si>
+  <si>
+    <t>523 664</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 05.08</t>
+  </si>
+  <si>
+    <t>1 492 931</t>
+  </si>
+  <si>
+    <t>156 185</t>
+  </si>
+  <si>
+    <t>34 108</t>
+  </si>
+  <si>
+    <t>3 090</t>
+  </si>
+  <si>
+    <t>785 789</t>
+  </si>
+  <si>
+    <t>513 287</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 06.08</t>
+  </si>
+  <si>
+    <t>1 476 686</t>
+  </si>
+  <si>
+    <t>161 918</t>
+  </si>
+  <si>
+    <t>32 114</t>
+  </si>
+  <si>
+    <t>3 212</t>
+  </si>
+  <si>
+    <t>769 350</t>
+  </si>
+  <si>
+    <t>509 631</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 07.08</t>
+  </si>
+  <si>
+    <t>1 494 860</t>
+  </si>
+  <si>
+    <t>163 609</t>
+  </si>
+  <si>
+    <t>32 501</t>
+  </si>
+  <si>
+    <t>781 922</t>
+  </si>
+  <si>
+    <t>513 214</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 08.08</t>
+  </si>
+  <si>
+    <t>1 556 888</t>
+  </si>
+  <si>
+    <t>167 369</t>
+  </si>
+  <si>
+    <t>32 307</t>
+  </si>
+  <si>
+    <t>2 988</t>
+  </si>
+  <si>
+    <t>842 868</t>
+  </si>
+  <si>
+    <t>510 798</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 09.08</t>
+  </si>
+  <si>
+    <t>1 546 208</t>
+  </si>
+  <si>
+    <t>161 483</t>
+  </si>
+  <si>
+    <t>32 289</t>
+  </si>
+  <si>
+    <t>2 984</t>
+  </si>
+  <si>
+    <t>840 107</t>
+  </si>
+  <si>
+    <t>508 783</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 10.08</t>
+  </si>
+  <si>
+    <t>1 476 320</t>
+  </si>
+  <si>
+    <t>158 727</t>
+  </si>
+  <si>
+    <t>32 013</t>
+  </si>
+  <si>
+    <t>2 914</t>
+  </si>
+  <si>
+    <t>819 405</t>
+  </si>
+  <si>
+    <t>462 744</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 11.08</t>
+  </si>
+  <si>
+    <t>1 460 978</t>
+  </si>
+  <si>
+    <t>157 090</t>
+  </si>
+  <si>
+    <t>32 165</t>
+  </si>
+  <si>
+    <t>8 289</t>
+  </si>
+  <si>
+    <t>742 913</t>
+  </si>
+  <si>
+    <t>520 002</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 12.08</t>
+  </si>
+  <si>
+    <t>1 500 005</t>
+  </si>
+  <si>
+    <t>163 411</t>
+  </si>
+  <si>
+    <t>35 323</t>
+  </si>
+  <si>
+    <t>2 629</t>
+  </si>
+  <si>
+    <t>705 891</t>
+  </si>
+  <si>
+    <t>591 881</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 01.09</t>
+  </si>
+  <si>
+    <t>1 506 066</t>
+  </si>
+  <si>
+    <t>145 923</t>
+  </si>
+  <si>
+    <t>44 368</t>
+  </si>
+  <si>
+    <t>2 542</t>
+  </si>
+  <si>
+    <t>551 521</t>
+  </si>
+  <si>
+    <t>760 830</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 02.09</t>
+  </si>
+  <si>
+    <t>1 623 219</t>
+  </si>
+  <si>
+    <t>142 754</t>
+  </si>
+  <si>
+    <t>49 036</t>
+  </si>
+  <si>
+    <t>2 475</t>
+  </si>
+  <si>
+    <t>1 133</t>
+  </si>
+  <si>
+    <t>465 954</t>
+  </si>
+  <si>
+    <t>961 866</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 03.09</t>
+  </si>
+  <si>
+    <t>1 614 061</t>
+  </si>
+  <si>
+    <t>140 310</t>
+  </si>
+  <si>
+    <t>45 297</t>
+  </si>
+  <si>
+    <t>2 456</t>
+  </si>
+  <si>
+    <t>5 216</t>
+  </si>
+  <si>
+    <t>479 562</t>
+  </si>
+  <si>
+    <t>941 219</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 04.09</t>
+  </si>
+  <si>
+    <t>1 605 228</t>
+  </si>
+  <si>
+    <t>149 669</t>
+  </si>
+  <si>
+    <t>44 291</t>
+  </si>
+  <si>
+    <t>2 433</t>
+  </si>
+  <si>
+    <t>1 195</t>
+  </si>
+  <si>
+    <t>496 124</t>
+  </si>
+  <si>
+    <t>911 518</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 05.09</t>
+  </si>
+  <si>
+    <t>1 611 965</t>
+  </si>
+  <si>
+    <t>156 502</t>
+  </si>
+  <si>
+    <t>45 102</t>
+  </si>
+  <si>
+    <t>2 323</t>
+  </si>
+  <si>
+    <t>1 199</t>
+  </si>
+  <si>
+    <t>511 994</t>
+  </si>
+  <si>
+    <t>894 846</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 06.09</t>
+  </si>
+  <si>
+    <t>1 635 250</t>
+  </si>
+  <si>
+    <t>163 368</t>
+  </si>
+  <si>
+    <t>45 654</t>
+  </si>
+  <si>
+    <t>2 333</t>
+  </si>
+  <si>
+    <t>1 211</t>
+  </si>
+  <si>
+    <t>534 958</t>
+  </si>
+  <si>
+    <t>887 725</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 07.09</t>
+  </si>
+  <si>
+    <t>1 658 429</t>
+  </si>
+  <si>
+    <t>165 516</t>
+  </si>
+  <si>
+    <t>44 246</t>
+  </si>
+  <si>
+    <t>2 291</t>
+  </si>
+  <si>
+    <t>1 222</t>
+  </si>
+  <si>
+    <t>508 259</t>
+  </si>
+  <si>
+    <t>936 894</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 08.09</t>
+  </si>
+  <si>
+    <t>1 860 816</t>
+  </si>
+  <si>
+    <t>205 754</t>
+  </si>
+  <si>
+    <t>102 849</t>
+  </si>
+  <si>
+    <t>2 260</t>
+  </si>
+  <si>
+    <t>1 245</t>
+  </si>
+  <si>
+    <t>556 618</t>
+  </si>
+  <si>
+    <t>992 090</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 09.09</t>
+  </si>
+  <si>
+    <t>1 868 098</t>
+  </si>
+  <si>
+    <t>172 865</t>
+  </si>
+  <si>
+    <t>97 653</t>
+  </si>
+  <si>
+    <t>2 278</t>
+  </si>
+  <si>
+    <t>1 278</t>
+  </si>
+  <si>
+    <t>589 180</t>
+  </si>
+  <si>
+    <t>1 004 844</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 10.09</t>
+  </si>
+  <si>
+    <t>1 841 027</t>
+  </si>
+  <si>
+    <t>171 882</t>
+  </si>
+  <si>
+    <t>90 962</t>
+  </si>
+  <si>
+    <t>2 222</t>
+  </si>
+  <si>
+    <t>1 260</t>
+  </si>
+  <si>
+    <t>551 914</t>
+  </si>
+  <si>
+    <t>1 022 787</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 11.09</t>
+  </si>
+  <si>
+    <t>1 849 267</t>
+  </si>
+  <si>
+    <t>162 154</t>
+  </si>
+  <si>
+    <t>91 144</t>
+  </si>
+  <si>
+    <t>2 212</t>
+  </si>
+  <si>
+    <t>1 277</t>
+  </si>
+  <si>
+    <t>612 685</t>
+  </si>
+  <si>
+    <t>979 796</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 12.09</t>
+  </si>
+  <si>
+    <t>1 936 312</t>
+  </si>
+  <si>
+    <t>183 728</t>
+  </si>
+  <si>
+    <t>112 512</t>
+  </si>
+  <si>
+    <t>2 159</t>
+  </si>
+  <si>
+    <t>1 025</t>
+  </si>
+  <si>
+    <t>655 132</t>
+  </si>
+  <si>
+    <t>981 757</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 01.10</t>
+  </si>
+  <si>
+    <t>1 935 789</t>
+  </si>
+  <si>
+    <t>175 733</t>
+  </si>
+  <si>
+    <t>84 999</t>
+  </si>
+  <si>
+    <t>2 210</t>
+  </si>
+  <si>
+    <t>1 026</t>
+  </si>
+  <si>
+    <t>691 464</t>
+  </si>
+  <si>
+    <t>980 358</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 02.10</t>
+  </si>
+  <si>
+    <t>1 993 915</t>
+  </si>
+  <si>
+    <t>185 669</t>
+  </si>
+  <si>
+    <t>92 078</t>
+  </si>
+  <si>
+    <t>2 141</t>
+  </si>
+  <si>
+    <t>1 002</t>
+  </si>
+  <si>
+    <t>733 458</t>
+  </si>
+  <si>
+    <t>979 567</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 03.10</t>
+  </si>
+  <si>
+    <t>1 976 623</t>
+  </si>
+  <si>
+    <t>180 797</t>
+  </si>
+  <si>
+    <t>84 196</t>
+  </si>
+  <si>
+    <t>2 268</t>
+  </si>
+  <si>
+    <t>1 018</t>
+  </si>
+  <si>
+    <t>786 658</t>
+  </si>
+  <si>
+    <t>921 687</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 04.10</t>
+  </si>
+  <si>
+    <t>2 017 340</t>
+  </si>
+  <si>
+    <t>200 372</t>
+  </si>
+  <si>
+    <t>89 975</t>
+  </si>
+  <si>
+    <t>3 393</t>
+  </si>
+  <si>
+    <t>1 042</t>
+  </si>
+  <si>
+    <t>800 379</t>
+  </si>
+  <si>
+    <t>922 179</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 05.10</t>
+  </si>
+  <si>
+    <t>1 990 714</t>
+  </si>
+  <si>
+    <t>200 694</t>
+  </si>
+  <si>
+    <t>59 019</t>
+  </si>
+  <si>
+    <t>3 908</t>
+  </si>
+  <si>
+    <t>1 041</t>
+  </si>
+  <si>
+    <t>821 002</t>
+  </si>
+  <si>
+    <t>905 050</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 06.10</t>
+  </si>
+  <si>
+    <t>2 040 208</t>
+  </si>
+  <si>
+    <t>219 109</t>
+  </si>
+  <si>
+    <t>46 087</t>
+  </si>
+  <si>
+    <t>3 861</t>
+  </si>
+  <si>
+    <t>1 045</t>
+  </si>
+  <si>
+    <t>843 353</t>
+  </si>
+  <si>
+    <t>926 753</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 07.10</t>
+  </si>
+  <si>
+    <t>2 097 634</t>
+  </si>
+  <si>
+    <t>229 318</t>
+  </si>
+  <si>
+    <t>48 740</t>
+  </si>
+  <si>
+    <t>3 741</t>
+  </si>
+  <si>
+    <t>1 081</t>
+  </si>
+  <si>
+    <t>868 076</t>
+  </si>
+  <si>
+    <t>946 678</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 08.10</t>
+  </si>
+  <si>
+    <t>2 096 537</t>
+  </si>
+  <si>
+    <t>213 892</t>
+  </si>
+  <si>
+    <t>48 026</t>
+  </si>
+  <si>
+    <t>3 816</t>
+  </si>
+  <si>
+    <t>1 070</t>
+  </si>
+  <si>
+    <t>889 401</t>
+  </si>
+  <si>
+    <t>940 331</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 09.10</t>
+  </si>
+  <si>
+    <t>2 136 132</t>
+  </si>
+  <si>
+    <t>219 065</t>
+  </si>
+  <si>
+    <t>47 570</t>
+  </si>
+  <si>
+    <t>3 825</t>
+  </si>
+  <si>
+    <t>1 127</t>
+  </si>
+  <si>
+    <t>901 539</t>
+  </si>
+  <si>
+    <t>963 007</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 10.10</t>
+  </si>
+  <si>
+    <t>2 179 171</t>
+  </si>
+  <si>
+    <t>226 015</t>
+  </si>
+  <si>
+    <t>48 509</t>
+  </si>
+  <si>
+    <t>3 794</t>
+  </si>
+  <si>
+    <t>928 016</t>
+  </si>
+  <si>
+    <t>971 871</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 11.10</t>
+  </si>
+  <si>
+    <t>2 196 315</t>
+  </si>
+  <si>
+    <t>224 076</t>
+  </si>
+  <si>
+    <t>46 029</t>
+  </si>
+  <si>
+    <t>3 889</t>
+  </si>
+  <si>
+    <t>955 917</t>
+  </si>
+  <si>
+    <t>965 450</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 12.10</t>
+  </si>
+  <si>
+    <t>2 249 814</t>
+  </si>
+  <si>
+    <t>249 255</t>
+  </si>
+  <si>
+    <t>47 396</t>
+  </si>
+  <si>
+    <t>4 117</t>
+  </si>
+  <si>
+    <t>996 248</t>
+  </si>
+  <si>
+    <t>951 821</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 01.11</t>
+  </si>
+  <si>
+    <t>2 264 020</t>
+  </si>
+  <si>
+    <t>226 625</t>
+  </si>
+  <si>
+    <t>47 993</t>
+  </si>
+  <si>
+    <t>1 107</t>
+  </si>
+  <si>
+    <t>1 021 480</t>
+  </si>
+  <si>
+    <t>962 674</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 02.11</t>
+  </si>
+  <si>
+    <t>2 302 461</t>
+  </si>
+  <si>
+    <t>237 625</t>
+  </si>
+  <si>
+    <t>48 494</t>
+  </si>
+  <si>
+    <t>5 082</t>
+  </si>
+  <si>
+    <t>1 121</t>
+  </si>
+  <si>
+    <t>1 054 590</t>
+  </si>
+  <si>
+    <t>955 550</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 03.11</t>
+  </si>
+  <si>
+    <t>2 329 590</t>
+  </si>
+  <si>
+    <t>242 073</t>
+  </si>
+  <si>
+    <t>49 318</t>
+  </si>
+  <si>
+    <t>6 916</t>
+  </si>
+  <si>
+    <t>1 101</t>
+  </si>
+  <si>
+    <t>1 077 879</t>
+  </si>
+  <si>
+    <t>952 302</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 04.11</t>
+  </si>
+  <si>
+    <t>2 378 312</t>
+  </si>
+  <si>
+    <t>250 376</t>
+  </si>
+  <si>
+    <t>51 856</t>
+  </si>
+  <si>
+    <t>7 329</t>
+  </si>
+  <si>
+    <t>1 106 090</t>
+  </si>
+  <si>
+    <t>961 574</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 05.11</t>
+  </si>
+  <si>
+    <t>2 373 366</t>
+  </si>
+  <si>
+    <t>243 124</t>
+  </si>
+  <si>
+    <t>48 352</t>
+  </si>
+  <si>
+    <t>7 587</t>
+  </si>
+  <si>
+    <t>1 085</t>
+  </si>
+  <si>
+    <t>1 129 715</t>
+  </si>
+  <si>
+    <t>943 504</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 06.11</t>
+  </si>
+  <si>
+    <t>2 479 308</t>
+  </si>
+  <si>
+    <t>267 803</t>
+  </si>
+  <si>
+    <t>64 290</t>
+  </si>
+  <si>
+    <t>8 506</t>
+  </si>
+  <si>
+    <t>1 156</t>
+  </si>
+  <si>
+    <t>1 153 667</t>
+  </si>
+  <si>
+    <t>983 887</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 07.11</t>
+  </si>
+  <si>
+    <t>2 536 871</t>
+  </si>
+  <si>
+    <t>281 228</t>
+  </si>
+  <si>
+    <t>50 305</t>
+  </si>
+  <si>
+    <t>8 714</t>
+  </si>
+  <si>
+    <t>1 227</t>
+  </si>
+  <si>
+    <t>1 197 017</t>
+  </si>
+  <si>
+    <t>998 380</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 08.11</t>
+  </si>
+  <si>
+    <t>2 551 577</t>
+  </si>
+  <si>
+    <t>269 118</t>
+  </si>
+  <si>
+    <t>49 971</t>
+  </si>
+  <si>
+    <t>10 696</t>
+  </si>
+  <si>
+    <t>1 219</t>
+  </si>
+  <si>
+    <t>1 218 018</t>
+  </si>
+  <si>
+    <t>1 002 556</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 09.11</t>
+  </si>
+  <si>
+    <t>2 604 782</t>
+  </si>
+  <si>
+    <t>272 272</t>
+  </si>
+  <si>
+    <t>50 145</t>
+  </si>
+  <si>
+    <t>11 076</t>
+  </si>
+  <si>
+    <t>1 229 317</t>
+  </si>
+  <si>
+    <t>1 040 845</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 10.11</t>
+  </si>
+  <si>
+    <t>2 629 410</t>
+  </si>
+  <si>
+    <t>267 931</t>
+  </si>
+  <si>
+    <t>53 808</t>
+  </si>
+  <si>
+    <t>11 533</t>
+  </si>
+  <si>
+    <t>1 150</t>
+  </si>
+  <si>
+    <t>1 210 101</t>
+  </si>
+  <si>
+    <t>1 084 886</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 11.11</t>
+  </si>
+  <si>
+    <t>2 649 269</t>
+  </si>
+  <si>
+    <t>272 280</t>
+  </si>
+  <si>
+    <t>58 023</t>
+  </si>
+  <si>
+    <t>10 422</t>
+  </si>
+  <si>
+    <t>1 151</t>
+  </si>
+  <si>
+    <t>1 220 422</t>
+  </si>
+  <si>
+    <t>1 086 971</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 12.11</t>
+  </si>
+  <si>
+    <t>2 758 601</t>
+  </si>
+  <si>
+    <t>320 713</t>
+  </si>
+  <si>
+    <t>58 954</t>
+  </si>
+  <si>
+    <t>1 607</t>
+  </si>
+  <si>
+    <t>1 275 657</t>
+  </si>
+  <si>
+    <t>1 100 826</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 01.12</t>
+  </si>
+  <si>
+    <t>2 764 275</t>
+  </si>
+  <si>
+    <t>284 977</t>
+  </si>
+  <si>
+    <t>60 281</t>
+  </si>
+  <si>
+    <t>5 487</t>
+  </si>
+  <si>
+    <t>4 869</t>
+  </si>
+  <si>
+    <t>1 291 230</t>
+  </si>
+  <si>
+    <t>1 117 431</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 02.12</t>
+  </si>
+  <si>
+    <t>2 818 499</t>
+  </si>
+  <si>
+    <t>295 910</t>
+  </si>
+  <si>
+    <t>55 881</t>
+  </si>
+  <si>
+    <t>5 654</t>
+  </si>
+  <si>
+    <t>4 874</t>
+  </si>
+  <si>
+    <t>1 325 869</t>
+  </si>
+  <si>
+    <t>1 130 311</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 03.12</t>
+  </si>
+  <si>
+    <t>2 870 546</t>
+  </si>
+  <si>
+    <t>307 191</t>
+  </si>
+  <si>
+    <t>55 706</t>
+  </si>
+  <si>
+    <t>5 962</t>
+  </si>
+  <si>
+    <t>4 981</t>
+  </si>
+  <si>
+    <t>1 360 791</t>
+  </si>
+  <si>
+    <t>1 135 915</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 04.12</t>
+  </si>
+  <si>
+    <t>2 973 868</t>
+  </si>
+  <si>
+    <t>327 554</t>
+  </si>
+  <si>
+    <t>91 540</t>
+  </si>
+  <si>
+    <t>6 020</t>
+  </si>
+  <si>
+    <t>5 031</t>
+  </si>
+  <si>
+    <t>1 405 692</t>
+  </si>
+  <si>
+    <t>1 138 032</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 05.12</t>
+  </si>
+  <si>
+    <t>2 986 643</t>
+  </si>
+  <si>
+    <t>324 051</t>
+  </si>
+  <si>
+    <t>57 035</t>
+  </si>
+  <si>
+    <t>6 010</t>
+  </si>
+  <si>
+    <t>5 038</t>
+  </si>
+  <si>
+    <t>1 441 498</t>
+  </si>
+  <si>
+    <t>1 153 012</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 06.12</t>
+  </si>
+  <si>
+    <t>3 044 809</t>
+  </si>
+  <si>
+    <t>352 492</t>
+  </si>
+  <si>
+    <t>59 793</t>
+  </si>
+  <si>
+    <t>5 970</t>
+  </si>
+  <si>
+    <t>5 741</t>
+  </si>
+  <si>
+    <t>1 415 013</t>
+  </si>
+  <si>
+    <t>1 205 800</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 07.12</t>
+  </si>
+  <si>
+    <t>3 089 977</t>
+  </si>
+  <si>
+    <t>343 641</t>
+  </si>
+  <si>
+    <t>61 465</t>
+  </si>
+  <si>
+    <t>6 735</t>
+  </si>
+  <si>
+    <t>5 885</t>
+  </si>
+  <si>
+    <t>1 435 202</t>
+  </si>
+  <si>
+    <t>1 237 050</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 08.12</t>
+  </si>
+  <si>
+    <t>3 118 079</t>
+  </si>
+  <si>
+    <t>338 336</t>
+  </si>
+  <si>
+    <t>61 787</t>
+  </si>
+  <si>
+    <t>7 006</t>
+  </si>
+  <si>
+    <t>5 864</t>
+  </si>
+  <si>
+    <t>1 458 842</t>
+  </si>
+  <si>
+    <t>1 246 244</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 09.12</t>
+  </si>
+  <si>
+    <t>3 167 013</t>
+  </si>
+  <si>
+    <t>342 950</t>
+  </si>
+  <si>
+    <t>61 404</t>
+  </si>
+  <si>
+    <t>8 279</t>
+  </si>
+  <si>
+    <t>6 015</t>
+  </si>
+  <si>
+    <t>1 496 529</t>
+  </si>
+  <si>
+    <t>1 251 837</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 10.12</t>
+  </si>
+  <si>
+    <t>3 189 359</t>
+  </si>
+  <si>
+    <t>332 757</t>
+  </si>
+  <si>
+    <t>59 520</t>
+  </si>
+  <si>
+    <t>9 013</t>
+  </si>
+  <si>
+    <t>6 048</t>
+  </si>
+  <si>
+    <t>1 526 700</t>
+  </si>
+  <si>
+    <t>1 255 321</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 11.12</t>
+  </si>
+  <si>
+    <t>3 245 231</t>
+  </si>
+  <si>
+    <t>341 507</t>
+  </si>
+  <si>
+    <t>59 267</t>
+  </si>
+  <si>
+    <t>9 437</t>
+  </si>
+  <si>
+    <t>6 028</t>
+  </si>
+  <si>
+    <t>1 571 956</t>
+  </si>
+  <si>
+    <t>1 257 036</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 12.12</t>
+  </si>
+  <si>
+    <t>3 409 478</t>
+  </si>
+  <si>
+    <t>398 225</t>
+  </si>
+  <si>
+    <t>59 207</t>
+  </si>
+  <si>
+    <t>11 542</t>
+  </si>
+  <si>
+    <t>6 017</t>
+  </si>
+  <si>
+    <t>1 662 744</t>
+  </si>
+  <si>
+    <t>1 271 744</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 01.13</t>
+  </si>
+  <si>
+    <t>3 438 507</t>
+  </si>
+  <si>
+    <t>349 252</t>
+  </si>
+  <si>
+    <t>61 664</t>
+  </si>
+  <si>
+    <t>11 643</t>
+  </si>
+  <si>
+    <t>6 650</t>
+  </si>
+  <si>
+    <t>1 732 676</t>
+  </si>
+  <si>
+    <t>1 276 622</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 02.13</t>
+  </si>
+  <si>
+    <t>3 508 092</t>
+  </si>
+  <si>
+    <t>361 410</t>
+  </si>
+  <si>
+    <t>59 533</t>
+  </si>
+  <si>
+    <t>12 866</t>
+  </si>
+  <si>
+    <t>6 629</t>
+  </si>
+  <si>
+    <t>1 750 616</t>
+  </si>
+  <si>
+    <t>1 317 039</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 03.13</t>
+  </si>
+  <si>
+    <t>3 531 709</t>
+  </si>
+  <si>
+    <t>370 677</t>
+  </si>
+  <si>
+    <t>60 289</t>
+  </si>
+  <si>
+    <t>12 448</t>
+  </si>
+  <si>
+    <t>5 925</t>
+  </si>
+  <si>
+    <t>1 778 708</t>
+  </si>
+  <si>
+    <t>1 303 662</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 04.13</t>
+  </si>
+  <si>
+    <t>3 545 168</t>
+  </si>
+  <si>
+    <t>360 667</t>
+  </si>
+  <si>
+    <t>62 487</t>
+  </si>
+  <si>
+    <t>14 749</t>
+  </si>
+  <si>
+    <t>5 939</t>
+  </si>
+  <si>
+    <t>1 782 532</t>
+  </si>
+  <si>
+    <t>1 318 795</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 05.13</t>
+  </si>
+  <si>
+    <t>3 589 852</t>
+  </si>
+  <si>
+    <t>371 901</t>
+  </si>
+  <si>
+    <t>61 720</t>
+  </si>
+  <si>
+    <t>13 440</t>
+  </si>
+  <si>
+    <t>6 321</t>
+  </si>
+  <si>
+    <t>1 793 528</t>
+  </si>
+  <si>
+    <t>1 342 942</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 06.13</t>
+  </si>
+  <si>
+    <t>3 643 109</t>
+  </si>
+  <si>
+    <t>402 473</t>
+  </si>
+  <si>
+    <t>63 909</t>
+  </si>
+  <si>
+    <t>13 573</t>
+  </si>
+  <si>
+    <t>5 893</t>
+  </si>
+  <si>
+    <t>1 802 664</t>
+  </si>
+  <si>
+    <t>1 354 597</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 07.13</t>
+  </si>
+  <si>
+    <t>3 701 677</t>
+  </si>
+  <si>
+    <t>388 579</t>
+  </si>
+  <si>
+    <t>67 986</t>
+  </si>
+  <si>
+    <t>15 213</t>
+  </si>
+  <si>
+    <t>5 793</t>
+  </si>
+  <si>
+    <t>1 697 025</t>
+  </si>
+  <si>
+    <t>1 527 083</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 08.13</t>
+  </si>
+  <si>
+    <t>3 708 896</t>
+  </si>
+  <si>
+    <t>382 452</t>
+  </si>
+  <si>
+    <t>66 183</t>
+  </si>
+  <si>
+    <t>16 727</t>
+  </si>
+  <si>
+    <t>5 850</t>
+  </si>
+  <si>
+    <t>1 674 762</t>
+  </si>
+  <si>
+    <t>1 562 922</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 09.13</t>
+  </si>
+  <si>
+    <t>3 749 653</t>
+  </si>
+  <si>
+    <t>371 357</t>
+  </si>
+  <si>
+    <t>69 882</t>
+  </si>
+  <si>
+    <t>18 764</t>
+  </si>
+  <si>
+    <t>5 884</t>
+  </si>
+  <si>
+    <t>1 711 186</t>
+  </si>
+  <si>
+    <t>1 572 580</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 10.13</t>
+  </si>
+  <si>
+    <t>3 778 491</t>
+  </si>
+  <si>
+    <t>367 286</t>
+  </si>
+  <si>
+    <t>68 091</t>
+  </si>
+  <si>
+    <t>21 122</t>
+  </si>
+  <si>
+    <t>1 694 265</t>
+  </si>
+  <si>
+    <t>1 621 843</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 11.13</t>
+  </si>
+  <si>
+    <t>3 816 587</t>
+  </si>
+  <si>
+    <t>381 938</t>
+  </si>
+  <si>
+    <t>67 692</t>
+  </si>
+  <si>
+    <t>23 655</t>
+  </si>
+  <si>
+    <t>5 892</t>
+  </si>
+  <si>
+    <t>1 699 106</t>
+  </si>
+  <si>
+    <t>1 638 304</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 12.13</t>
+  </si>
+  <si>
+    <t>3 945 518</t>
+  </si>
+  <si>
+    <t>429 703</t>
+  </si>
+  <si>
+    <t>69 678</t>
+  </si>
+  <si>
+    <t>24 536</t>
+  </si>
+  <si>
+    <t>5 833</t>
+  </si>
+  <si>
+    <t>1 753 872</t>
+  </si>
+  <si>
+    <t>1 661 896</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 01.14</t>
+  </si>
+  <si>
+    <t>3 966 310</t>
+  </si>
+  <si>
+    <t>381 074</t>
+  </si>
+  <si>
+    <t>69 397</t>
+  </si>
+  <si>
+    <t>24 872</t>
+  </si>
+  <si>
+    <t>5 886</t>
+  </si>
+  <si>
+    <t>1 762 593</t>
+  </si>
+  <si>
+    <t>1 722 488</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 02.14</t>
+  </si>
+  <si>
+    <t>4 083 429</t>
+  </si>
+  <si>
+    <t>369 355</t>
+  </si>
+  <si>
+    <t>87 725</t>
+  </si>
+  <si>
+    <t>17 090</t>
+  </si>
+  <si>
+    <t>1 575 487</t>
+  </si>
+  <si>
+    <t>2 032 780</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 03.14</t>
+  </si>
+  <si>
+    <t>4 131 655</t>
+  </si>
+  <si>
+    <t>357 083</t>
+  </si>
+  <si>
+    <t>85 110</t>
+  </si>
+  <si>
+    <t>26 078</t>
+  </si>
+  <si>
+    <t>6 975</t>
+  </si>
+  <si>
+    <t>1 500 457</t>
+  </si>
+  <si>
+    <t>2 155 952</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 04.14</t>
+  </si>
+  <si>
+    <t>4 231 229</t>
+  </si>
+  <si>
+    <t>380 173</t>
+  </si>
+  <si>
+    <t>112 679</t>
+  </si>
+  <si>
+    <t>26 250</t>
+  </si>
+  <si>
+    <t>7 306</t>
+  </si>
+  <si>
+    <t>1 547 511</t>
+  </si>
+  <si>
+    <t>2 157 309</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 05.14</t>
+  </si>
+  <si>
+    <t>4 277 372</t>
+  </si>
+  <si>
+    <t>386 485</t>
+  </si>
+  <si>
+    <t>88 257</t>
+  </si>
+  <si>
+    <t>26 831</t>
+  </si>
+  <si>
+    <t>7 128</t>
+  </si>
+  <si>
+    <t>1 606 560</t>
+  </si>
+  <si>
+    <t>2 162 111</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 06.14</t>
+  </si>
+  <si>
+    <t>4 364 789</t>
+  </si>
+  <si>
+    <t>412 514</t>
+  </si>
+  <si>
+    <t>94 351</t>
+  </si>
+  <si>
+    <t>25 673</t>
+  </si>
+  <si>
+    <t>7 721</t>
+  </si>
+  <si>
+    <t>1 588 630</t>
+  </si>
+  <si>
+    <t>2 235 900</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 07.14</t>
+  </si>
+  <si>
+    <t>4 447 891</t>
+  </si>
+  <si>
+    <t>415 638</t>
+  </si>
+  <si>
+    <t>95 404</t>
+  </si>
+  <si>
+    <t>24 514</t>
+  </si>
+  <si>
+    <t>7 724</t>
+  </si>
+  <si>
+    <t>1 629 895</t>
+  </si>
+  <si>
+    <t>2 274 716</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 08.14</t>
+  </si>
+  <si>
+    <t>4 422 188</t>
+  </si>
+  <si>
+    <t>404 147</t>
+  </si>
+  <si>
+    <t>92 339</t>
+  </si>
+  <si>
+    <t>23 774</t>
+  </si>
+  <si>
+    <t>7 647</t>
+  </si>
+  <si>
+    <t>1 522 658</t>
+  </si>
+  <si>
+    <t>2 371 622</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 09.14</t>
+  </si>
+  <si>
+    <t>4 382 918</t>
+  </si>
+  <si>
+    <t>385 571</t>
+  </si>
+  <si>
+    <t>88 741</t>
+  </si>
+  <si>
+    <t>22 843</t>
+  </si>
+  <si>
+    <t>9 328</t>
+  </si>
+  <si>
+    <t>1 552 366</t>
+  </si>
+  <si>
+    <t>2 324 069</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 10.14</t>
+  </si>
+  <si>
+    <t>4 377 824</t>
+  </si>
+  <si>
+    <t>371 286</t>
+  </si>
+  <si>
+    <t>94 220</t>
+  </si>
+  <si>
+    <t>21 621</t>
+  </si>
+  <si>
+    <t>10 353</t>
+  </si>
+  <si>
+    <t>1 381 699</t>
+  </si>
+  <si>
+    <t>2 498 644</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 11.14</t>
+  </si>
+  <si>
+    <t>4 383 477</t>
+  </si>
+  <si>
+    <t>377 104</t>
+  </si>
+  <si>
+    <t>91 225</t>
+  </si>
+  <si>
+    <t>20 954</t>
+  </si>
+  <si>
+    <t>10 823</t>
+  </si>
+  <si>
+    <t>1 330 057</t>
+  </si>
+  <si>
+    <t>2 553 315</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 12.14</t>
+  </si>
+  <si>
+    <t>4 438 060</t>
+  </si>
+  <si>
+    <t>375 324</t>
+  </si>
+  <si>
+    <t>103 949</t>
+  </si>
+  <si>
+    <t>20 315</t>
+  </si>
+  <si>
+    <t>12 405</t>
+  </si>
+  <si>
+    <t>1 047 229</t>
+  </si>
+  <si>
+    <t>2 878 839</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 01.15</t>
+  </si>
+  <si>
+    <t>4 336 240</t>
+  </si>
+  <si>
+    <t>328 854</t>
+  </si>
+  <si>
+    <t>98 592</t>
+  </si>
+  <si>
+    <t>18 186</t>
+  </si>
+  <si>
+    <t>12 636</t>
+  </si>
+  <si>
+    <t>1 035 189</t>
+  </si>
+  <si>
+    <t>2 842 783</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 02.15</t>
+  </si>
+  <si>
+    <t>4 326 425</t>
+  </si>
+  <si>
+    <t>328 271</t>
+  </si>
+  <si>
+    <t>96 671</t>
+  </si>
+  <si>
+    <t>16 875</t>
+  </si>
+  <si>
+    <t>12 437</t>
+  </si>
+  <si>
+    <t>1 045 124</t>
+  </si>
+  <si>
+    <t>2 827 046</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 03.15</t>
+  </si>
+  <si>
+    <t>4 297 873</t>
+  </si>
+  <si>
+    <t>320 903</t>
+  </si>
+  <si>
+    <t>131 524</t>
+  </si>
+  <si>
+    <t>16 405</t>
+  </si>
+  <si>
+    <t>16 267</t>
+  </si>
+  <si>
+    <t>1 058 073</t>
+  </si>
+  <si>
+    <t>2 754 700</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 04.15</t>
+  </si>
+  <si>
+    <t>4 297 131</t>
+  </si>
+  <si>
+    <t>320 568</t>
+  </si>
+  <si>
+    <t>120 621</t>
+  </si>
+  <si>
+    <t>12 696</t>
+  </si>
+  <si>
+    <t>19 039</t>
+  </si>
+  <si>
+    <t>991 678</t>
+  </si>
+  <si>
+    <t>2 832 529</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 05.15</t>
+  </si>
+  <si>
+    <t>4 308 417</t>
+  </si>
+  <si>
+    <t>341 885</t>
+  </si>
+  <si>
+    <t>117 739</t>
+  </si>
+  <si>
+    <t>12 092</t>
+  </si>
+  <si>
+    <t>16 926</t>
+  </si>
+  <si>
+    <t>1 015 381</t>
+  </si>
+  <si>
+    <t>2 804 394</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 06.15</t>
+  </si>
+  <si>
+    <t>4 363 035</t>
+  </si>
+  <si>
+    <t>369 447</t>
+  </si>
+  <si>
+    <t>119 307</t>
+  </si>
+  <si>
+    <t>11 257</t>
+  </si>
+  <si>
+    <t>18 451</t>
+  </si>
+  <si>
+    <t>1 058 068</t>
+  </si>
+  <si>
+    <t>2 786 505</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 07.15</t>
+  </si>
+  <si>
+    <t>4 423 209</t>
+  </si>
+  <si>
+    <t>360 838</t>
+  </si>
+  <si>
+    <t>114 289</t>
+  </si>
+  <si>
+    <t>10 895</t>
+  </si>
+  <si>
+    <t>18 494</t>
+  </si>
+  <si>
+    <t>1 039 014</t>
+  </si>
+  <si>
+    <t>2 879 680</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 08.15</t>
+  </si>
+  <si>
+    <t>5 226 662</t>
+  </si>
+  <si>
+    <t>351 345</t>
+  </si>
+  <si>
+    <t>148 062</t>
+  </si>
+  <si>
+    <t>9 735</t>
+  </si>
+  <si>
+    <t>23 556</t>
+  </si>
+  <si>
+    <t>1 019 359</t>
+  </si>
+  <si>
+    <t>3 674 605</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 09.15</t>
+  </si>
+  <si>
+    <t>5 730 294</t>
+  </si>
+  <si>
+    <t>334 860</t>
+  </si>
+  <si>
+    <t>155 943</t>
+  </si>
+  <si>
+    <t>8 885</t>
+  </si>
+  <si>
+    <t>27 379</t>
+  </si>
+  <si>
+    <t>1 006 745</t>
+  </si>
+  <si>
+    <t>4 196 483</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 10.15</t>
+  </si>
+  <si>
+    <t>5 895 954</t>
+  </si>
+  <si>
+    <t>341 985</t>
+  </si>
+  <si>
+    <t>161 081</t>
+  </si>
+  <si>
+    <t>8 483</t>
+  </si>
+  <si>
+    <t>28 154</t>
+  </si>
+  <si>
+    <t>1 006 645</t>
+  </si>
+  <si>
+    <t>4 349 607</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 11.15</t>
+  </si>
+  <si>
+    <t>6 317 429</t>
+  </si>
+  <si>
+    <t>345 185</t>
+  </si>
+  <si>
+    <t>174 492</t>
+  </si>
+  <si>
+    <t>9 097</t>
+  </si>
+  <si>
+    <t>23 325</t>
+  </si>
+  <si>
+    <t>1 030 367</t>
+  </si>
+  <si>
+    <t>4 734 963</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 12.15</t>
+  </si>
+  <si>
+    <t>6 879 485</t>
+  </si>
+  <si>
+    <t>406 690</t>
+  </si>
+  <si>
+    <t>183 232</t>
+  </si>
+  <si>
+    <t>7 480</t>
+  </si>
+  <si>
+    <t>24 961</t>
+  </si>
+  <si>
+    <t>1 019 061</t>
+  </si>
+  <si>
+    <t>5 238 061</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 01.16</t>
+  </si>
+  <si>
+    <t>7 187 752</t>
+  </si>
+  <si>
+    <t>354 397</t>
+  </si>
+  <si>
+    <t>208 171</t>
+  </si>
+  <si>
+    <t>6 849</t>
+  </si>
+  <si>
+    <t>23 601</t>
+  </si>
+  <si>
+    <t>1 050 455</t>
+  </si>
+  <si>
+    <t>5 544 277</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 02.16</t>
+  </si>
+  <si>
+    <t>6 994 407</t>
+  </si>
+  <si>
+    <t>354 178</t>
+  </si>
+  <si>
+    <t>188 120</t>
+  </si>
+  <si>
+    <t>6 540</t>
+  </si>
+  <si>
+    <t>17 749</t>
+  </si>
+  <si>
+    <t>1 165 767</t>
+  </si>
+  <si>
+    <t>5 262 053</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 03.16</t>
+  </si>
+  <si>
+    <t>6 935 583</t>
+  </si>
+  <si>
+    <t>369 054</t>
+  </si>
+  <si>
+    <t>201 899</t>
+  </si>
+  <si>
+    <t>6 541</t>
+  </si>
+  <si>
+    <t>17 446</t>
+  </si>
+  <si>
+    <t>1 347 075</t>
+  </si>
+  <si>
+    <t>4 993 569</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 04.16</t>
+  </si>
+  <si>
+    <t>6 753 308</t>
+  </si>
+  <si>
+    <t>408 676</t>
+  </si>
+  <si>
+    <t>183 145</t>
+  </si>
+  <si>
+    <t>6 473</t>
+  </si>
+  <si>
+    <t>18 914</t>
+  </si>
+  <si>
+    <t>1 479 702</t>
+  </si>
+  <si>
+    <t>4 656 398</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 05.16</t>
+  </si>
+  <si>
+    <t>6 969 134</t>
+  </si>
+  <si>
+    <t>416 766</t>
+  </si>
+  <si>
+    <t>184 756</t>
+  </si>
+  <si>
+    <t>6 992</t>
+  </si>
+  <si>
+    <t>18 603</t>
+  </si>
+  <si>
+    <t>1 624 144</t>
+  </si>
+  <si>
+    <t>4 717 874</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 06.16</t>
+  </si>
+  <si>
+    <t>7 095 613</t>
+  </si>
+  <si>
+    <t>465 527</t>
+  </si>
+  <si>
+    <t>177 908</t>
+  </si>
+  <si>
+    <t>7 191</t>
+  </si>
+  <si>
+    <t>20 818</t>
+  </si>
+  <si>
+    <t>1 811 895</t>
+  </si>
+  <si>
+    <t>4 612 274</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 07.16</t>
+  </si>
+  <si>
+    <t>7 401 530</t>
+  </si>
+  <si>
+    <t>467 281</t>
+  </si>
+  <si>
+    <t>210 168</t>
+  </si>
+  <si>
+    <t>7 687</t>
+  </si>
+  <si>
+    <t>20 476</t>
+  </si>
+  <si>
+    <t>1 890 360</t>
+  </si>
+  <si>
+    <t>4 805 559</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 08.16</t>
+  </si>
+  <si>
+    <t>7 224 443</t>
+  </si>
+  <si>
+    <t>432 715</t>
+  </si>
+  <si>
+    <t>177 714</t>
+  </si>
+  <si>
+    <t>8 078</t>
+  </si>
+  <si>
+    <t>19 136</t>
+  </si>
+  <si>
+    <t>1 874 299</t>
+  </si>
+  <si>
+    <t>4 712 501</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 09.16</t>
+  </si>
+  <si>
+    <t>7 270 565</t>
+  </si>
+  <si>
+    <t>451 211</t>
+  </si>
+  <si>
+    <t>181 448</t>
+  </si>
+  <si>
+    <t>8 520</t>
+  </si>
+  <si>
+    <t>19 452</t>
+  </si>
+  <si>
+    <t>1 946 155</t>
+  </si>
+  <si>
+    <t>4 663 780</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 10.16</t>
+  </si>
+  <si>
+    <t>7 390 717</t>
+  </si>
+  <si>
+    <t>449 124</t>
+  </si>
+  <si>
+    <t>204 779</t>
+  </si>
+  <si>
+    <t>8 345</t>
+  </si>
+  <si>
+    <t>18 955</t>
+  </si>
+  <si>
+    <t>2 117 572</t>
+  </si>
+  <si>
+    <t>4 591 940</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 11.16</t>
+  </si>
+  <si>
+    <t>7 679 574</t>
+  </si>
+  <si>
+    <t>474 605</t>
+  </si>
+  <si>
+    <t>229 505</t>
+  </si>
+  <si>
+    <t>7 915</t>
+  </si>
+  <si>
+    <t>13 224</t>
+  </si>
+  <si>
+    <t>2 227 480</t>
+  </si>
+  <si>
+    <t>4 726 845</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 12.16</t>
+  </si>
+  <si>
+    <t>7 902 135</t>
+  </si>
+  <si>
+    <t>560 989</t>
+  </si>
+  <si>
+    <t>230 558</t>
+  </si>
+  <si>
+    <t>7 813</t>
+  </si>
+  <si>
+    <t>16 443</t>
+  </si>
+  <si>
+    <t>2 414 861</t>
+  </si>
+  <si>
+    <t>4 671 471</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 01.17</t>
+  </si>
+  <si>
+    <t>7 694 059</t>
+  </si>
+  <si>
+    <t>472 202</t>
+  </si>
+  <si>
+    <t>177 534</t>
+  </si>
+  <si>
+    <t>7 494</t>
+  </si>
+  <si>
+    <t>19 354</t>
+  </si>
+  <si>
+    <t>2 564 065</t>
+  </si>
+  <si>
+    <t>4 453 408</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 02.17</t>
+  </si>
+  <si>
+    <t>7 590 092</t>
+  </si>
+  <si>
+    <t>478 295</t>
+  </si>
+  <si>
+    <t>177 783</t>
+  </si>
+  <si>
+    <t>7 345</t>
+  </si>
+  <si>
+    <t>17 713</t>
+  </si>
+  <si>
+    <t>2 624 373</t>
+  </si>
+  <si>
+    <t>4 284 583</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 03.17</t>
+  </si>
+  <si>
+    <t>7 572 141</t>
+  </si>
+  <si>
+    <t>483 666</t>
+  </si>
+  <si>
+    <t>171 508</t>
+  </si>
+  <si>
+    <t>7 346</t>
+  </si>
+  <si>
+    <t>16 203</t>
+  </si>
+  <si>
+    <t>2 665 678</t>
+  </si>
+  <si>
+    <t>4 227 740</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 04.17</t>
+  </si>
+  <si>
+    <t>7 646 790</t>
+  </si>
+  <si>
+    <t>521 845</t>
+  </si>
+  <si>
+    <t>166 740</t>
+  </si>
+  <si>
+    <t>6 684</t>
+  </si>
+  <si>
+    <t>16 331</t>
+  </si>
+  <si>
+    <t>2 818 751</t>
+  </si>
+  <si>
+    <t>4 116 439</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 05.17</t>
+  </si>
+  <si>
+    <t>7 656 137</t>
+  </si>
+  <si>
+    <t>519 874</t>
+  </si>
+  <si>
+    <t>171 660</t>
+  </si>
+  <si>
+    <t>6 695</t>
+  </si>
+  <si>
+    <t>13 823</t>
+  </si>
+  <si>
+    <t>2 881 914</t>
+  </si>
+  <si>
+    <t>4 062 171</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 06.17</t>
+  </si>
+  <si>
+    <t>7 879 764</t>
+  </si>
+  <si>
+    <t>568 455</t>
+  </si>
+  <si>
+    <t>178 996</t>
+  </si>
+  <si>
+    <t>6 623</t>
+  </si>
+  <si>
+    <t>14 208</t>
+  </si>
+  <si>
+    <t>2 971 963</t>
+  </si>
+  <si>
+    <t>4 139 518</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 07.17</t>
+  </si>
+  <si>
+    <t>8 023 816</t>
+  </si>
+  <si>
+    <t>563 432</t>
+  </si>
+  <si>
+    <t>195 600</t>
+  </si>
+  <si>
+    <t>6 524</t>
+  </si>
+  <si>
+    <t>14 180</t>
+  </si>
+  <si>
+    <t>3 028 819</t>
+  </si>
+  <si>
+    <t>4 215 261</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 08.17</t>
+  </si>
+  <si>
+    <t>8 128 826</t>
+  </si>
+  <si>
+    <t>540 661</t>
+  </si>
+  <si>
+    <t>206 862</t>
+  </si>
+  <si>
+    <t>6 522</t>
+  </si>
+  <si>
+    <t>14 551</t>
+  </si>
+  <si>
+    <t>2 942 780</t>
+  </si>
+  <si>
+    <t>4 417 450</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 09.17</t>
+  </si>
+  <si>
+    <t>8 213 030</t>
+  </si>
+  <si>
+    <t>544 158</t>
+  </si>
+  <si>
+    <t>227 128</t>
+  </si>
+  <si>
+    <t>6 479</t>
+  </si>
+  <si>
+    <t>15 431</t>
+  </si>
+  <si>
+    <t>2 966 077</t>
+  </si>
+  <si>
+    <t>4 453 757</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 10.17</t>
+  </si>
+  <si>
+    <t>8 091 671</t>
+  </si>
+  <si>
+    <t>530 650</t>
+  </si>
+  <si>
+    <t>224 533</t>
+  </si>
+  <si>
+    <t>6 495</t>
+  </si>
+  <si>
+    <t>14 416</t>
+  </si>
+  <si>
+    <t>2 974 000</t>
+  </si>
+  <si>
+    <t>4 341 576</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 11.17</t>
+  </si>
+  <si>
+    <t>8 034 032</t>
+  </si>
+  <si>
+    <t>560 670</t>
+  </si>
+  <si>
+    <t>242 421</t>
+  </si>
+  <si>
+    <t>6 437</t>
+  </si>
+  <si>
+    <t>18 568</t>
+  </si>
+  <si>
+    <t>3 070 588</t>
+  </si>
+  <si>
+    <t>4 135 347</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 12.17</t>
+  </si>
+  <si>
+    <t>8 221 572</t>
+  </si>
+  <si>
+    <t>651 985</t>
+  </si>
+  <si>
+    <t>211 346</t>
+  </si>
+  <si>
+    <t>6 527</t>
+  </si>
+  <si>
+    <t>18 559</t>
+  </si>
+  <si>
+    <t>3 251 480</t>
+  </si>
+  <si>
+    <t>4 081 675</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 01.18</t>
+  </si>
+  <si>
+    <t>8 147 077</t>
+  </si>
+  <si>
+    <t>566 231</t>
+  </si>
+  <si>
+    <t>228 777</t>
+  </si>
+  <si>
+    <t>6 375</t>
+  </si>
+  <si>
+    <t>20 919</t>
+  </si>
+  <si>
+    <t>3 385 762</t>
+  </si>
+  <si>
+    <t>3 939 012</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 02.18</t>
+  </si>
+  <si>
+    <t>8 118 237</t>
+  </si>
+  <si>
+    <t>577 548</t>
+  </si>
+  <si>
+    <t>208 114</t>
+  </si>
+  <si>
+    <t>4 891</t>
+  </si>
+  <si>
+    <t>19 935</t>
+  </si>
+  <si>
+    <t>3 454 473</t>
+  </si>
+  <si>
+    <t>3 853 275</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 03.18</t>
+  </si>
+  <si>
+    <t>8 082 953</t>
+  </si>
+  <si>
+    <t>589 191</t>
+  </si>
+  <si>
+    <t>212 475</t>
+  </si>
+  <si>
+    <t>4 857</t>
+  </si>
+  <si>
+    <t>19 428</t>
+  </si>
+  <si>
+    <t>3 493 926</t>
+  </si>
+  <si>
+    <t>3 763 077</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 04.18</t>
+  </si>
+  <si>
+    <t>8 233 827</t>
+  </si>
+  <si>
+    <t>635 521</t>
+  </si>
+  <si>
+    <t>228 750</t>
+  </si>
+  <si>
+    <t>4 879</t>
+  </si>
+  <si>
+    <t>19 871</t>
+  </si>
+  <si>
+    <t>3 531 298</t>
+  </si>
+  <si>
+    <t>3 813 508</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 05.18</t>
+  </si>
+  <si>
+    <t>8 223 802</t>
+  </si>
+  <si>
+    <t>642 966</t>
+  </si>
+  <si>
+    <t>217 083</t>
+  </si>
+  <si>
+    <t>4 984</t>
+  </si>
+  <si>
+    <t>17 581</t>
+  </si>
+  <si>
+    <t>3 636 178</t>
+  </si>
+  <si>
+    <t>3 705 010</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 06.18</t>
+  </si>
+  <si>
+    <t>8 473 961</t>
+  </si>
+  <si>
+    <t>715 884</t>
+  </si>
+  <si>
+    <t>221 934</t>
+  </si>
+  <si>
+    <t>5 083</t>
+  </si>
+  <si>
+    <t>16 580</t>
+  </si>
+  <si>
+    <t>3 759 771</t>
+  </si>
+  <si>
+    <t>3 754 709</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 07.18</t>
+  </si>
+  <si>
+    <t>8 492 036</t>
+  </si>
+  <si>
+    <t>691 990</t>
+  </si>
+  <si>
+    <t>227 608</t>
+  </si>
+  <si>
+    <t>4 828</t>
+  </si>
+  <si>
+    <t>12 020</t>
+  </si>
+  <si>
+    <t>3 810 223</t>
+  </si>
+  <si>
+    <t>3 745 368</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 08.18</t>
+  </si>
+  <si>
+    <t>8 612 081</t>
+  </si>
+  <si>
+    <t>678 591</t>
+  </si>
+  <si>
+    <t>244 490</t>
+  </si>
+  <si>
+    <t>4 794</t>
+  </si>
+  <si>
+    <t>12 400</t>
+  </si>
+  <si>
+    <t>3 664 126</t>
+  </si>
+  <si>
+    <t>4 007 681</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 09.18</t>
+  </si>
+  <si>
+    <t>8 450 736</t>
+  </si>
+  <si>
+    <t>651 830</t>
+  </si>
+  <si>
+    <t>264 250</t>
+  </si>
+  <si>
+    <t>4 301</t>
+  </si>
+  <si>
+    <t>12 045</t>
+  </si>
+  <si>
+    <t>3 568 281</t>
+  </si>
+  <si>
+    <t>3 950 029</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 10.18</t>
+  </si>
+  <si>
+    <t>8 415 335</t>
+  </si>
+  <si>
+    <t>670 195</t>
+  </si>
+  <si>
+    <t>257 550</t>
+  </si>
+  <si>
+    <t>4 160</t>
+  </si>
+  <si>
+    <t>10 783</t>
+  </si>
+  <si>
+    <t>3 587 258</t>
+  </si>
+  <si>
+    <t>3 885 389</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 11.18</t>
+  </si>
+  <si>
+    <t>8 450 764</t>
+  </si>
+  <si>
+    <t>700 509</t>
+  </si>
+  <si>
+    <t>272 208</t>
+  </si>
+  <si>
+    <t>3 998</t>
+  </si>
+  <si>
+    <t>9 664</t>
+  </si>
+  <si>
+    <t>3 616 882</t>
+  </si>
+  <si>
+    <t>3 847 503</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 12.18</t>
+  </si>
+  <si>
+    <t>8 765 893</t>
+  </si>
+  <si>
+    <t>799 448</t>
+  </si>
+  <si>
+    <t>290 402</t>
+  </si>
+  <si>
+    <t>4 426</t>
+  </si>
+  <si>
+    <t>8 640</t>
+  </si>
+  <si>
+    <t>3 778 005</t>
+  </si>
+  <si>
+    <t>3 884 972</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 01.19</t>
+  </si>
+  <si>
+    <t>8 627 756</t>
+  </si>
+  <si>
+    <t>697 238</t>
+  </si>
+  <si>
+    <t>300 253</t>
+  </si>
+  <si>
+    <t>4 456</t>
+  </si>
+  <si>
+    <t>8 260</t>
+  </si>
+  <si>
+    <t>3 937 885</t>
+  </si>
+  <si>
+    <t>3 679 664</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 02.19</t>
+  </si>
+  <si>
+    <t>8 535 911</t>
+  </si>
+  <si>
+    <t>714 617</t>
+  </si>
+  <si>
+    <t>278 519</t>
+  </si>
+  <si>
+    <t>4 482</t>
+  </si>
+  <si>
+    <t>7 273</t>
+  </si>
+  <si>
+    <t>3 962 790</t>
+  </si>
+  <si>
+    <t>3 568 231</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 03.19</t>
+  </si>
+  <si>
+    <t>8 544 833</t>
+  </si>
+  <si>
+    <t>716 022</t>
+  </si>
+  <si>
+    <t>263 919</t>
+  </si>
+  <si>
+    <t>4 466</t>
+  </si>
+  <si>
+    <t>7 104</t>
+  </si>
+  <si>
+    <t>4 022 605</t>
+  </si>
+  <si>
+    <t>3 530 717</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 04.19</t>
+  </si>
+  <si>
+    <t>8 577 055</t>
+  </si>
+  <si>
+    <t>753 083</t>
+  </si>
+  <si>
+    <t>287 542</t>
+  </si>
+  <si>
+    <t>3 215</t>
+  </si>
+  <si>
+    <t>6 169</t>
+  </si>
+  <si>
+    <t>4 141 796</t>
+  </si>
+  <si>
+    <t>3 385 251</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 05.19</t>
+  </si>
+  <si>
+    <t>8 624 066</t>
+  </si>
+  <si>
+    <t>790 729</t>
+  </si>
+  <si>
+    <t>294 214</t>
+  </si>
+  <si>
+    <t>3 293</t>
+  </si>
+  <si>
+    <t>5 967</t>
+  </si>
+  <si>
+    <t>4 117 672</t>
+  </si>
+  <si>
+    <t>3 412 191</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 06.19</t>
+  </si>
+  <si>
+    <t>8 683 552</t>
+  </si>
+  <si>
+    <t>827 018</t>
+  </si>
+  <si>
+    <t>287 547</t>
+  </si>
+  <si>
+    <t>3 287</t>
+  </si>
+  <si>
+    <t>5 834</t>
+  </si>
+  <si>
+    <t>3 870 045</t>
+  </si>
+  <si>
+    <t>3 689 821</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 07.19</t>
+  </si>
+  <si>
+    <t>8 711 469</t>
+  </si>
+  <si>
+    <t>825 190</t>
+  </si>
+  <si>
+    <t>274 116</t>
+  </si>
+  <si>
+    <t>3 501</t>
+  </si>
+  <si>
+    <t>5 429</t>
+  </si>
+  <si>
+    <t>3 960 627</t>
+  </si>
+  <si>
+    <t>3 642 606</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 08.19</t>
+  </si>
+  <si>
+    <t>8 735 266</t>
+  </si>
+  <si>
+    <t>815 992</t>
+  </si>
+  <si>
+    <t>274 680</t>
+  </si>
+  <si>
+    <t>7 413</t>
+  </si>
+  <si>
+    <t>2 963</t>
+  </si>
+  <si>
+    <t>3 947 808</t>
+  </si>
+  <si>
+    <t>3 686 410</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 09.19</t>
+  </si>
+  <si>
+    <t>8 804 861</t>
+  </si>
+  <si>
+    <t>844 413</t>
+  </si>
+  <si>
+    <t>262 502</t>
+  </si>
+  <si>
+    <t>2 150</t>
+  </si>
+  <si>
+    <t>1 254</t>
+  </si>
+  <si>
+    <t>4 051 798</t>
+  </si>
+  <si>
+    <t>3 642 744</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 10.19</t>
+  </si>
+  <si>
+    <t>8 899 054</t>
+  </si>
+  <si>
+    <t>832 479</t>
+  </si>
+  <si>
+    <t>263 493</t>
+  </si>
+  <si>
+    <t>2 200</t>
+  </si>
+  <si>
+    <t>1 237</t>
+  </si>
+  <si>
+    <t>4 177 437</t>
+  </si>
+  <si>
+    <t>3 622 210</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 11.19</t>
+  </si>
+  <si>
+    <t>8 997 657</t>
+  </si>
+  <si>
+    <t>857 866</t>
+  </si>
+  <si>
+    <t>329 418</t>
+  </si>
+  <si>
+    <t>4 247 323</t>
+  </si>
+  <si>
+    <t>3 559 562</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 12.19</t>
+  </si>
+  <si>
+    <t>9 301 733</t>
+  </si>
+  <si>
+    <t>1 005 137</t>
+  </si>
+  <si>
+    <t>276 761</t>
+  </si>
+  <si>
+    <t>6 141</t>
+  </si>
+  <si>
+    <t>4 405 138</t>
+  </si>
+  <si>
+    <t>3 607 318</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 01.20</t>
+  </si>
+  <si>
+    <t>9 193 649</t>
+  </si>
+  <si>
+    <t>861 993</t>
+  </si>
+  <si>
+    <t>284 774</t>
+  </si>
+  <si>
+    <t>3 932</t>
+  </si>
+  <si>
+    <t>2 912</t>
+  </si>
+  <si>
+    <t>4 484 400</t>
+  </si>
+  <si>
+    <t>3 555 638</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 02.20</t>
+  </si>
+  <si>
+    <t>9 506 121</t>
+  </si>
+  <si>
+    <t>902 960</t>
+  </si>
+  <si>
+    <t>306 191</t>
+  </si>
+  <si>
+    <t>2 377</t>
+  </si>
+  <si>
+    <t>4 571 034</t>
+  </si>
+  <si>
+    <t>3 722 882</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 03.20</t>
+  </si>
+  <si>
+    <t>9 883 365</t>
+  </si>
+  <si>
+    <t>902 240</t>
+  </si>
+  <si>
+    <t>326 693</t>
+  </si>
+  <si>
+    <t>2 418</t>
+  </si>
+  <si>
+    <t>4 290 368</t>
+  </si>
+  <si>
+    <t>4 360 851</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 04.20</t>
+  </si>
+  <si>
+    <t>9 850 404</t>
+  </si>
+  <si>
+    <t>1 127 464</t>
+  </si>
+  <si>
+    <t>317 934</t>
+  </si>
+  <si>
+    <t>2 551</t>
+  </si>
+  <si>
+    <t>4 368 319</t>
+  </si>
+  <si>
+    <t>4 033 383</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 05.20</t>
+  </si>
+  <si>
+    <t>9 776 862</t>
+  </si>
+  <si>
+    <t>1 143 833</t>
+  </si>
+  <si>
+    <t>304 373</t>
+  </si>
+  <si>
+    <t>2 591</t>
+  </si>
+  <si>
+    <t>4 445 500</t>
+  </si>
+  <si>
+    <t>3 879 832</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 06.20</t>
+  </si>
+  <si>
+    <t>9 833 621</t>
+  </si>
+  <si>
+    <t>1 176 346</t>
+  </si>
+  <si>
+    <t>315 933</t>
+  </si>
+  <si>
+    <t>2 646</t>
+  </si>
+  <si>
+    <t>4 566 864</t>
+  </si>
+  <si>
+    <t>3 771 113</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 07.20</t>
+  </si>
+  <si>
+    <t>10 117 847</t>
+  </si>
+  <si>
+    <t>1 225 945</t>
+  </si>
+  <si>
+    <t>325 437</t>
+  </si>
+  <si>
+    <t>4 880</t>
+  </si>
+  <si>
+    <t>1 764</t>
+  </si>
+  <si>
+    <t>4 130 327</t>
+  </si>
+  <si>
+    <t>3 715 201</t>
+  </si>
+  <si>
+    <t>563 370</t>
+  </si>
+  <si>
+    <t>150 924</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 08.20</t>
+  </si>
+  <si>
+    <t>10 147 958</t>
+  </si>
+  <si>
+    <t>1 197 205</t>
+  </si>
+  <si>
+    <t>331 275</t>
+  </si>
+  <si>
+    <t>4 882</t>
+  </si>
+  <si>
+    <t>1 775</t>
+  </si>
+  <si>
+    <t>4 214 264</t>
+  </si>
+  <si>
+    <t>3 683 619</t>
+  </si>
+  <si>
+    <t>572 044</t>
+  </si>
+  <si>
+    <t>142 893</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 09.20</t>
+  </si>
+  <si>
+    <t>10 334 361</t>
+  </si>
+  <si>
+    <t>1 181 204</t>
+  </si>
+  <si>
+    <t>358 135</t>
+  </si>
+  <si>
+    <t>4 610</t>
+  </si>
+  <si>
+    <t>1 822</t>
+  </si>
+  <si>
+    <t>4 266 337</t>
+  </si>
+  <si>
+    <t>3 799 155</t>
+  </si>
+  <si>
+    <t>584 274</t>
+  </si>
+  <si>
+    <t>138 823</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 10.20</t>
+  </si>
+  <si>
+    <t>10 452 585</t>
+  </si>
+  <si>
+    <t>1 158 982</t>
+  </si>
+  <si>
+    <t>342 024</t>
+  </si>
+  <si>
+    <t>6 119</t>
+  </si>
+  <si>
+    <t>2 461</t>
+  </si>
+  <si>
+    <t>4 366 573</t>
+  </si>
+  <si>
+    <t>3 848 213</t>
+  </si>
+  <si>
+    <t>599 538</t>
+  </si>
+  <si>
+    <t>128 673</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 11.20</t>
+  </si>
+  <si>
+    <t>10 530 103</t>
+  </si>
+  <si>
+    <t>1 179 997</t>
+  </si>
+  <si>
+    <t>352 726</t>
+  </si>
+  <si>
+    <t>6 236</t>
+  </si>
+  <si>
+    <t>2 416</t>
+  </si>
+  <si>
+    <t>4 428 530</t>
+  </si>
+  <si>
+    <t>3 819 866</t>
+  </si>
+  <si>
+    <t>621 545</t>
+  </si>
+  <si>
+    <t>118 786</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 12.20</t>
+  </si>
+  <si>
+    <t>10 921 376</t>
+  </si>
+  <si>
+    <t>1 351 210</t>
+  </si>
+  <si>
+    <t>356 498</t>
+  </si>
+  <si>
+    <t>9 117</t>
+  </si>
+  <si>
+    <t>2 632</t>
+  </si>
+  <si>
+    <t>4 707 197</t>
+  </si>
+  <si>
+    <t>3 760 826</t>
+  </si>
+  <si>
+    <t>626 554</t>
+  </si>
+  <si>
+    <t>107 341</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 01.21</t>
+  </si>
+  <si>
+    <t>10 864 254</t>
+  </si>
+  <si>
+    <t>1 147 823</t>
+  </si>
+  <si>
+    <t>362 524</t>
+  </si>
+  <si>
+    <t>4 800 801</t>
+  </si>
+  <si>
+    <t>3 812 764</t>
+  </si>
+  <si>
+    <t>636 319</t>
+  </si>
+  <si>
+    <t>100 905</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 02.21</t>
+  </si>
+  <si>
+    <t>11 313 867</t>
+  </si>
+  <si>
+    <t>1 548 809</t>
+  </si>
+  <si>
+    <t>350 619</t>
+  </si>
+  <si>
+    <t>3 173</t>
+  </si>
+  <si>
+    <t>4 937 827</t>
+  </si>
+  <si>
+    <t>3 745 500</t>
+  </si>
+  <si>
+    <t>632 729</t>
+  </si>
+  <si>
+    <t>95 185</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 03.21</t>
+  </si>
+  <si>
+    <t>11 609 549</t>
+  </si>
+  <si>
+    <t>1 550 856</t>
+  </si>
+  <si>
+    <t>362 857</t>
+  </si>
+  <si>
+    <t>3 363</t>
+  </si>
+  <si>
+    <t>5 162 918</t>
+  </si>
+  <si>
+    <t>3 771 524</t>
+  </si>
+  <si>
+    <t>677 234</t>
+  </si>
+  <si>
+    <t>80 770</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 04.21</t>
+  </si>
+  <si>
+    <t>11 838 924</t>
+  </si>
+  <si>
+    <t>1 561 996</t>
+  </si>
+  <si>
+    <t>379 551</t>
+  </si>
+  <si>
+    <t>3 403</t>
+  </si>
+  <si>
+    <t>5 284 871</t>
+  </si>
+  <si>
+    <t>3 790 293</t>
+  </si>
+  <si>
+    <t>737 513</t>
+  </si>
+  <si>
+    <t>81 271</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 05.21</t>
+  </si>
+  <si>
+    <t>11 951 251</t>
+  </si>
+  <si>
+    <t>1 573 556</t>
+  </si>
+  <si>
+    <t>389 523</t>
+  </si>
+  <si>
+    <t>3 491</t>
+  </si>
+  <si>
+    <t>5 381 612</t>
+  </si>
+  <si>
+    <t>3 747 329</t>
+  </si>
+  <si>
+    <t>774 996</t>
+  </si>
+  <si>
+    <t>80 718</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 06.21</t>
+  </si>
+  <si>
+    <t>12 371 613</t>
+  </si>
+  <si>
+    <t>1 666 154</t>
+  </si>
+  <si>
+    <t>444 844</t>
+  </si>
+  <si>
+    <t>3 601</t>
+  </si>
+  <si>
+    <t>5 490 125</t>
+  </si>
+  <si>
+    <t>3 842 300</t>
+  </si>
+  <si>
+    <t>846 912</t>
+  </si>
+  <si>
+    <t>77 652</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 07.21</t>
+  </si>
+  <si>
+    <t>12 404 860</t>
+  </si>
+  <si>
+    <t>1 643 343</t>
+  </si>
+  <si>
+    <t>435 661</t>
+  </si>
+  <si>
+    <t>3 631</t>
+  </si>
+  <si>
+    <t>5 528 595</t>
+  </si>
+  <si>
+    <t>3 838 497</t>
+  </si>
+  <si>
+    <t>881 376</t>
+  </si>
+  <si>
+    <t>73 733</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 08.21</t>
+  </si>
+  <si>
+    <t>12 436 740</t>
+  </si>
+  <si>
+    <t>1 584 525</t>
+  </si>
+  <si>
+    <t>428 273</t>
+  </si>
+  <si>
+    <t>3 611</t>
+  </si>
+  <si>
+    <t>5 565 696</t>
+  </si>
+  <si>
+    <t>3 864 644</t>
+  </si>
+  <si>
+    <t>919 701</t>
+  </si>
+  <si>
+    <t>70 266</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 09.21</t>
+  </si>
+  <si>
+    <t>12 518 718</t>
+  </si>
+  <si>
+    <t>1 607 540</t>
+  </si>
+  <si>
+    <t>429 124</t>
+  </si>
+  <si>
+    <t>3 620</t>
+  </si>
+  <si>
+    <t>5 617 199</t>
+  </si>
+  <si>
+    <t>3 853 473</t>
+  </si>
+  <si>
+    <t>939 488</t>
+  </si>
+  <si>
+    <t>68 251</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 10.21</t>
+  </si>
+  <si>
+    <t>12 602 829</t>
+  </si>
+  <si>
+    <t>1 579 572</t>
+  </si>
+  <si>
+    <t>420 856</t>
+  </si>
+  <si>
+    <t>3 657</t>
+  </si>
+  <si>
+    <t>5 731 999</t>
+  </si>
+  <si>
+    <t>3 844 627</t>
+  </si>
+  <si>
+    <t>955 670</t>
+  </si>
+  <si>
+    <t>66 426</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 11.21</t>
+  </si>
+  <si>
+    <t>12 857 308</t>
+  </si>
+  <si>
+    <t>1 531 902</t>
+  </si>
+  <si>
+    <t>636 201</t>
+  </si>
+  <si>
+    <t>3 711</t>
+  </si>
+  <si>
+    <t>5 655 750</t>
+  </si>
+  <si>
+    <t>3 973 498</t>
+  </si>
+  <si>
+    <t>990 430</t>
+  </si>
+  <si>
+    <t>65 794</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 12.21</t>
+  </si>
+  <si>
+    <t>13 404 792</t>
+  </si>
+  <si>
+    <t>1 909 808</t>
+  </si>
+  <si>
+    <t>490 806</t>
+  </si>
+  <si>
+    <t>4 462</t>
+  </si>
+  <si>
+    <t>5 842 524</t>
+  </si>
+  <si>
+    <t>4 091 615</t>
+  </si>
+  <si>
+    <t>1 003 034</t>
+  </si>
+  <si>
+    <t>62 521</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 01.22</t>
+  </si>
+  <si>
+    <t>13 060 749</t>
+  </si>
+  <si>
+    <t>1 562 730</t>
+  </si>
+  <si>
+    <t>542 226</t>
+  </si>
+  <si>
+    <t>4 189</t>
+  </si>
+  <si>
+    <t>5 763 372</t>
+  </si>
+  <si>
+    <t>4 098 294</t>
+  </si>
+  <si>
+    <t>1 029 750</t>
+  </si>
+  <si>
+    <t>60 163</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 02.22</t>
+  </si>
+  <si>
+    <t>13 743 217</t>
+  </si>
+  <si>
+    <t>1 593 600</t>
+  </si>
+  <si>
+    <t>686 093</t>
+  </si>
+  <si>
+    <t>4 082</t>
+  </si>
+  <si>
+    <t>5 763 975</t>
+  </si>
+  <si>
+    <t>4 569 032</t>
+  </si>
+  <si>
+    <t>1 060 080</t>
+  </si>
+  <si>
+    <t>66 326</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 03.22</t>
+  </si>
+  <si>
+    <t>13 092 626</t>
+  </si>
+  <si>
+    <t>1 660 630</t>
+  </si>
+  <si>
+    <t>620 365</t>
+  </si>
+  <si>
+    <t>4 032</t>
+  </si>
+  <si>
+    <t>5 681 771</t>
+  </si>
+  <si>
+    <t>4 035 927</t>
+  </si>
+  <si>
+    <t>1 031 881</t>
+  </si>
+  <si>
+    <t>57 994</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 04.22</t>
+  </si>
+  <si>
+    <t>12 814 798</t>
+  </si>
+  <si>
+    <t>1 520 489</t>
+  </si>
+  <si>
+    <t>576 879</t>
+  </si>
+  <si>
+    <t>4 103</t>
+  </si>
+  <si>
+    <t>5 851 667</t>
+  </si>
+  <si>
+    <t>3 834 338</t>
+  </si>
+  <si>
+    <t>973 948</t>
+  </si>
+  <si>
+    <t>53 351</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 05.22</t>
+  </si>
+  <si>
+    <t>12 696 659</t>
+  </si>
+  <si>
+    <t>1 467 472</t>
+  </si>
+  <si>
+    <t>610 303</t>
+  </si>
+  <si>
+    <t>4 052</t>
+  </si>
+  <si>
+    <t>5 977 934</t>
+  </si>
+  <si>
+    <t>3 631 478</t>
+  </si>
+  <si>
+    <t>956 389</t>
+  </si>
+  <si>
+    <t>49 010</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 06.22</t>
+  </si>
+  <si>
+    <t>13 694 026</t>
+  </si>
+  <si>
+    <t>1 653 992</t>
+  </si>
+  <si>
+    <t>687 341</t>
+  </si>
+  <si>
+    <t>4 015</t>
+  </si>
+  <si>
+    <t>6 298 396</t>
+  </si>
+  <si>
+    <t>4 055 208</t>
+  </si>
+  <si>
+    <t>941 971</t>
+  </si>
+  <si>
+    <t>53 078</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 07.22</t>
+  </si>
+  <si>
+    <t>14 062 241</t>
+  </si>
+  <si>
+    <t>1 608 998</t>
+  </si>
+  <si>
+    <t>784 358</t>
+  </si>
+  <si>
+    <t>4 064</t>
+  </si>
+  <si>
+    <t>6 571 584</t>
+  </si>
+  <si>
+    <t>4 113 921</t>
+  </si>
+  <si>
+    <t>929 485</t>
+  </si>
+  <si>
+    <t>49 805</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 08.22</t>
+  </si>
+  <si>
+    <t>14 207 322</t>
+  </si>
+  <si>
+    <t>1 555 547</t>
+  </si>
+  <si>
+    <t>812 718</t>
+  </si>
+  <si>
+    <t>3 724</t>
+  </si>
+  <si>
+    <t>6 704 237</t>
+  </si>
+  <si>
+    <t>4 147 619</t>
+  </si>
+  <si>
+    <t>938 552</t>
+  </si>
+  <si>
+    <t>44 901</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 09.22</t>
+  </si>
+  <si>
+    <t>14 661 383</t>
+  </si>
+  <si>
+    <t>1 629 657</t>
+  </si>
+  <si>
+    <t>845 388</t>
+  </si>
+  <si>
+    <t>6 996 522</t>
+  </si>
+  <si>
+    <t>4 185 165</t>
+  </si>
+  <si>
+    <t>956 838</t>
+  </si>
+  <si>
+    <t>44 077</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 10.22</t>
+  </si>
+  <si>
+    <t>15 107 601</t>
+  </si>
+  <si>
+    <t>1 623 833</t>
+  </si>
+  <si>
+    <t>884 266</t>
+  </si>
+  <si>
+    <t>3 343</t>
+  </si>
+  <si>
+    <t>7 254 402</t>
+  </si>
+  <si>
+    <t>4 325 785</t>
+  </si>
+  <si>
+    <t>975 157</t>
+  </si>
+  <si>
+    <t>40 790</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 11.22</t>
+  </si>
+  <si>
+    <t>15 672 305</t>
+  </si>
+  <si>
+    <t>1 652 428</t>
+  </si>
+  <si>
+    <t>893 872</t>
+  </si>
+  <si>
+    <t>3 347</t>
+  </si>
+  <si>
+    <t>7 470 760</t>
+  </si>
+  <si>
+    <t>4 589 966</t>
+  </si>
+  <si>
+    <t>1 022 849</t>
+  </si>
+  <si>
+    <t>39 057</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 12.22</t>
+  </si>
+  <si>
+    <t>16 902 790</t>
+  </si>
+  <si>
+    <t>1 903 274</t>
+  </si>
+  <si>
+    <t>1 005 467</t>
+  </si>
+  <si>
+    <t>3 475</t>
+  </si>
+  <si>
+    <t>8 197 405</t>
+  </si>
+  <si>
+    <t>4 696 703</t>
+  </si>
+  <si>
+    <t>1 059 394</t>
+  </si>
+  <si>
+    <t>37 053</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 01.23</t>
+  </si>
+  <si>
+    <t>16 766 413</t>
+  </si>
+  <si>
+    <t>1 579 249</t>
+  </si>
+  <si>
+    <t>951 134</t>
+  </si>
+  <si>
+    <t>8 366 691</t>
+  </si>
+  <si>
+    <t>4 735 656</t>
+  </si>
+  <si>
+    <t>1 093 877</t>
+  </si>
+  <si>
+    <t>36 393</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 02.23</t>
+  </si>
+  <si>
+    <t>16 692 403</t>
+  </si>
+  <si>
+    <t>1 621 164</t>
+  </si>
+  <si>
+    <t>935 834</t>
+  </si>
+  <si>
+    <t>3 492</t>
+  </si>
+  <si>
+    <t>8 491 624</t>
+  </si>
+  <si>
+    <t>4 492 823</t>
+  </si>
+  <si>
+    <t>1 113 053</t>
+  </si>
+  <si>
+    <t>34 394</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 03.23</t>
+  </si>
+  <si>
+    <t>17 135 252</t>
+  </si>
+  <si>
+    <t>1 722 863</t>
+  </si>
+  <si>
+    <t>1 047 951</t>
+  </si>
+  <si>
+    <t>3 567</t>
+  </si>
+  <si>
+    <t>8 688 561</t>
+  </si>
+  <si>
+    <t>4 528 519</t>
+  </si>
+  <si>
+    <t>1 116 606</t>
+  </si>
+  <si>
+    <t>27 166</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 04.23</t>
+  </si>
+  <si>
+    <t>17 214 409</t>
+  </si>
+  <si>
+    <t>1 747 817</t>
+  </si>
+  <si>
+    <t>1 023 119</t>
+  </si>
+  <si>
+    <t>3 658</t>
+  </si>
+  <si>
+    <t>8 793 018</t>
+  </si>
+  <si>
+    <t>4 494 980</t>
+  </si>
+  <si>
+    <t>1 125 250</t>
+  </si>
+  <si>
+    <t>26 547</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 05.23</t>
+  </si>
+  <si>
+    <t>17 372 237</t>
+  </si>
+  <si>
+    <t>1 807 261</t>
+  </si>
+  <si>
+    <t>1 030 022</t>
+  </si>
+  <si>
+    <t>3 799</t>
+  </si>
+  <si>
+    <t>8 967 913</t>
+  </si>
+  <si>
+    <t>4 398 895</t>
+  </si>
+  <si>
+    <t>1 138 549</t>
+  </si>
+  <si>
+    <t>25 779</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 06.23</t>
+  </si>
+  <si>
+    <t>17 985 092</t>
+  </si>
+  <si>
+    <t>2 009 906</t>
+  </si>
+  <si>
+    <t>1 077 808</t>
+  </si>
+  <si>
+    <t>3 848</t>
+  </si>
+  <si>
+    <t>9 320 587</t>
+  </si>
+  <si>
+    <t>4 362 082</t>
+  </si>
+  <si>
+    <t>1 186 732</t>
+  </si>
+  <si>
+    <t>24 108</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 07.23</t>
+  </si>
+  <si>
+    <t>18 087 494</t>
+  </si>
+  <si>
+    <t>1 959 469</t>
+  </si>
+  <si>
+    <t>1 025 253</t>
+  </si>
+  <si>
+    <t>3 900</t>
+  </si>
+  <si>
+    <t>9 519 853</t>
+  </si>
+  <si>
+    <t>4 326 173</t>
+  </si>
+  <si>
+    <t>1 230 178</t>
+  </si>
+  <si>
+    <t>22 648</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 08.23</t>
+  </si>
+  <si>
+    <t>18 128 845</t>
+  </si>
+  <si>
+    <t>1 873 028</t>
+  </si>
+  <si>
+    <t>1 015 104</t>
+  </si>
+  <si>
+    <t>3 965</t>
+  </si>
+  <si>
+    <t>9 671 480</t>
+  </si>
+  <si>
+    <t>4 253 036</t>
+  </si>
+  <si>
+    <t>1 290 916</t>
+  </si>
+  <si>
+    <t>21 297</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 09.23</t>
+  </si>
+  <si>
+    <t>18 612 702</t>
+  </si>
+  <si>
+    <t>1 932 946</t>
+  </si>
+  <si>
+    <t>1 055 720</t>
+  </si>
+  <si>
+    <t>3 945</t>
+  </si>
+  <si>
+    <t>9 919 408</t>
+  </si>
+  <si>
+    <t>4 314 919</t>
+  </si>
+  <si>
+    <t>1 364 772</t>
+  </si>
+  <si>
+    <t>20 973</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 10.23</t>
+  </si>
+  <si>
+    <t>18 736 778</t>
+  </si>
+  <si>
+    <t>1 941 199</t>
+  </si>
+  <si>
+    <t>1 016 855</t>
+  </si>
+  <si>
+    <t>4 007</t>
+  </si>
+  <si>
+    <t>10 117 063</t>
+  </si>
+  <si>
+    <t>4 209 906</t>
+  </si>
+  <si>
+    <t>1 428 605</t>
+  </si>
+  <si>
+    <t>19 123</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 11.23</t>
+  </si>
+  <si>
+    <t>18 842 277</t>
+  </si>
+  <si>
+    <t>1 904 206</t>
+  </si>
+  <si>
+    <t>1 000 305</t>
+  </si>
+  <si>
+    <t>4 106</t>
+  </si>
+  <si>
+    <t>10 300 697</t>
+  </si>
+  <si>
+    <t>4 121 791</t>
+  </si>
+  <si>
+    <t>1 493 783</t>
+  </si>
+  <si>
+    <t>17 370</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 12.23</t>
+  </si>
+  <si>
+    <t>20 387 546</t>
+  </si>
+  <si>
+    <t>2 256 804</t>
+  </si>
+  <si>
+    <t>1 010 397</t>
+  </si>
+  <si>
+    <t>4 355</t>
+  </si>
+  <si>
+    <t>11 100 061</t>
+  </si>
+  <si>
+    <t>4 438 632</t>
+  </si>
+  <si>
+    <t>1 561 032</t>
+  </si>
+  <si>
+    <t>16 247</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 01.24</t>
+  </si>
+  <si>
+    <t>19 873 563</t>
+  </si>
+  <si>
+    <t>1 824 637</t>
+  </si>
+  <si>
+    <t>1 023 708</t>
+  </si>
+  <si>
+    <t>4 251</t>
+  </si>
+  <si>
+    <t>11 140 647</t>
+  </si>
+  <si>
+    <t>4 243 611</t>
+  </si>
+  <si>
+    <t>1 622 126</t>
+  </si>
+  <si>
+    <t>14 564</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 02.24</t>
+  </si>
+  <si>
+    <t>20 139 635</t>
+  </si>
+  <si>
+    <t>1 895 528</t>
+  </si>
+  <si>
+    <t>984 689</t>
+  </si>
+  <si>
+    <t>4 450</t>
+  </si>
+  <si>
+    <t>11 319 392</t>
+  </si>
+  <si>
+    <t>4 250 020</t>
+  </si>
+  <si>
+    <t>1 672 309</t>
+  </si>
+  <si>
+    <t>13 227</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 03.24</t>
+  </si>
+  <si>
+    <t>20 265 319</t>
+  </si>
+  <si>
+    <t>1 880 272</t>
+  </si>
+  <si>
+    <t>1 010 163</t>
+  </si>
+  <si>
+    <t>4 469</t>
+  </si>
+  <si>
+    <t>11 423 697</t>
+  </si>
+  <si>
+    <t>4 209 277</t>
+  </si>
+  <si>
+    <t>1 725 676</t>
+  </si>
+  <si>
+    <t>11 704</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 04.24</t>
+  </si>
+  <si>
+    <t>20 456 138</t>
+  </si>
+  <si>
+    <t>1 966 799</t>
+  </si>
+  <si>
+    <t>992 563</t>
+  </si>
+  <si>
+    <t>4 552</t>
+  </si>
+  <si>
+    <t>11 499 456</t>
+  </si>
+  <si>
+    <t>4 168 080</t>
+  </si>
+  <si>
+    <t>1 813 108</t>
+  </si>
+  <si>
+    <t>11 520</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 05.24</t>
+  </si>
+  <si>
+    <t>20 884 066</t>
+  </si>
+  <si>
+    <t>2 042 898</t>
+  </si>
+  <si>
+    <t>999 834</t>
+  </si>
+  <si>
+    <t>4 604</t>
+  </si>
+  <si>
+    <t>11 694 384</t>
+  </si>
+  <si>
+    <t>4 237 418</t>
+  </si>
+  <si>
+    <t>1 893 376</t>
+  </si>
+  <si>
+    <t>11 494</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 06.24</t>
+  </si>
+  <si>
+    <t>21 664 839</t>
+  </si>
+  <si>
+    <t>2 262 796</t>
+  </si>
+  <si>
+    <t>1 037 580</t>
+  </si>
+  <si>
+    <t>4 725</t>
+  </si>
+  <si>
+    <t>11 936 153</t>
+  </si>
+  <si>
+    <t>4 463 520</t>
+  </si>
+  <si>
+    <t>1 948 640</t>
+  </si>
+  <si>
+    <t>11 363</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 07.24</t>
+  </si>
+  <si>
+    <t>21 906 520</t>
+  </si>
+  <si>
+    <t>2 238 664</t>
+  </si>
+  <si>
+    <t>1 019 918</t>
+  </si>
+  <si>
+    <t>4 807</t>
+  </si>
+  <si>
+    <t>12 195 939</t>
+  </si>
+  <si>
+    <t>4 366 360</t>
+  </si>
+  <si>
+    <t>2 069 194</t>
+  </si>
+  <si>
+    <t>11 576</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 08.24</t>
+  </si>
+  <si>
+    <t>22 189 867</t>
+  </si>
+  <si>
+    <t>2 210 264</t>
+  </si>
+  <si>
+    <t>1 054 265</t>
+  </si>
+  <si>
+    <t>4 855</t>
+  </si>
+  <si>
+    <t>12 420 900</t>
+  </si>
+  <si>
+    <t>4 315 443</t>
+  </si>
+  <si>
+    <t>2 172 335</t>
+  </si>
+  <si>
+    <t>11 741</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 09.24</t>
+  </si>
+  <si>
+    <t>22 332 210</t>
+  </si>
+  <si>
+    <t>2 138 096</t>
+  </si>
+  <si>
+    <t>1 036 901</t>
+  </si>
+  <si>
+    <t>12 595 812</t>
+  </si>
+  <si>
+    <t>4 267 439</t>
+  </si>
+  <si>
+    <t>2 276 519</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 10.24</t>
+  </si>
+  <si>
+    <t>22 666 169</t>
+  </si>
+  <si>
+    <t>2 160 288</t>
+  </si>
+  <si>
+    <t>1 043 030</t>
+  </si>
+  <si>
+    <t>4 947</t>
+  </si>
+  <si>
+    <t>12 778 522</t>
+  </si>
+  <si>
+    <t>4 256 727</t>
+  </si>
+  <si>
+    <t>2 409 966</t>
+  </si>
+  <si>
+    <t>12 625</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 11.24</t>
+  </si>
+  <si>
+    <t>23 037 489</t>
+  </si>
+  <si>
+    <t>2 108 393</t>
+  </si>
+  <si>
+    <t>1 071 012</t>
+  </si>
+  <si>
+    <t>5 016</t>
+  </si>
+  <si>
+    <t>12 747 504</t>
+  </si>
+  <si>
+    <t>4 577 210</t>
+  </si>
+  <si>
+    <t>2 514 533</t>
+  </si>
+  <si>
+    <t>13 752</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 12.24</t>
+  </si>
+  <si>
+    <t>24 520 771</t>
+  </si>
+  <si>
+    <t>2 547 588</t>
+  </si>
+  <si>
+    <t>1 112 965</t>
+  </si>
+  <si>
+    <t>5 188</t>
+  </si>
+  <si>
+    <t>13 290 244</t>
+  </si>
+  <si>
+    <t>4 923 109</t>
+  </si>
+  <si>
+    <t>2 626 352</t>
+  </si>
+  <si>
+    <t>15 257</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 01.25</t>
+  </si>
+  <si>
+    <t>24 010 716</t>
+  </si>
+  <si>
+    <t>2 102 422</t>
+  </si>
+  <si>
+    <t>1 092 421</t>
+  </si>
+  <si>
+    <t>5 189</t>
+  </si>
+  <si>
+    <t>13 253 057</t>
+  </si>
+  <si>
+    <t>4 850 196</t>
+  </si>
+  <si>
+    <t>2 691 744</t>
+  </si>
+  <si>
+    <t>15 621</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 02.25</t>
+  </si>
+  <si>
+    <t>24 021 686</t>
+  </si>
+  <si>
+    <t>2 095 656</t>
+  </si>
+  <si>
+    <t>1 102 274</t>
+  </si>
+  <si>
+    <t>5 207</t>
+  </si>
+  <si>
+    <t>13 066 708</t>
+  </si>
+  <si>
+    <t>4 910 450</t>
+  </si>
+  <si>
+    <t>2 825 458</t>
+  </si>
+  <si>
+    <t>15 870</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 03.25</t>
+  </si>
+  <si>
+    <t>24 161 942</t>
+  </si>
+  <si>
+    <t>2 077 886</t>
+  </si>
+  <si>
+    <t>1 124 754</t>
+  </si>
+  <si>
+    <t>5 352</t>
+  </si>
+  <si>
+    <t>13 074 393</t>
+  </si>
+  <si>
+    <t>4 890 750</t>
+  </si>
+  <si>
+    <t>2 967 752</t>
+  </si>
+  <si>
+    <t>20 991</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 04.25</t>
+  </si>
+  <si>
+    <t>24 688 561</t>
+  </si>
+  <si>
+    <t>2 208 894</t>
+  </si>
+  <si>
+    <t>1 122 368</t>
+  </si>
+  <si>
+    <t>5 454</t>
+  </si>
+  <si>
+    <t>13 264 006</t>
+  </si>
+  <si>
+    <t>4 917 853</t>
+  </si>
+  <si>
+    <t>3 147 800</t>
+  </si>
+  <si>
+    <t>22 120</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 05.25</t>
+  </si>
+  <si>
+    <t>24 791 285</t>
+  </si>
+  <si>
+    <t>2 217 303</t>
+  </si>
+  <si>
+    <t>1 101 854</t>
+  </si>
+  <si>
+    <t>5 514</t>
+  </si>
+  <si>
+    <t>13 380 103</t>
+  </si>
+  <si>
+    <t>4 786 041</t>
+  </si>
+  <si>
+    <t>3 278 035</t>
+  </si>
+  <si>
+    <t>22 370</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 06.25</t>
+  </si>
+  <si>
+    <t>25 368 022</t>
+  </si>
+  <si>
+    <t>2 378 733</t>
+  </si>
+  <si>
+    <t>1 099 133</t>
+  </si>
+  <si>
+    <t>5 618</t>
+  </si>
+  <si>
+    <t>13 753 320</t>
+  </si>
+  <si>
+    <t>4 729 736</t>
+  </si>
+  <si>
+    <t>3 377 871</t>
+  </si>
+  <si>
+    <t>23 545</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 07.25</t>
+  </si>
+  <si>
+    <t>25 830 268</t>
+  </si>
+  <si>
+    <t>2 334 609</t>
+  </si>
+  <si>
+    <t>1 190 263</t>
+  </si>
+  <si>
+    <t>5 648</t>
+  </si>
+  <si>
+    <t>13 999 121</t>
+  </si>
+  <si>
+    <t>4 768 427</t>
+  </si>
+  <si>
+    <t>3 507 006</t>
+  </si>
+  <si>
+    <t>25 125</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 08.25</t>
+  </si>
+  <si>
+    <t>26 039 892</t>
+  </si>
+  <si>
+    <t>2 312 880</t>
+  </si>
+  <si>
+    <t>1 139 388</t>
+  </si>
+  <si>
+    <t>6 065</t>
+  </si>
+  <si>
+    <t>14 140 318</t>
+  </si>
+  <si>
+    <t>4 747 705</t>
+  </si>
+  <si>
+    <t>3 668 308</t>
+  </si>
+  <si>
+    <t>25 160</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 09.25</t>
+  </si>
+  <si>
+    <t>26 378 624</t>
+  </si>
+  <si>
+    <t>2 312 304</t>
+  </si>
+  <si>
+    <t>1 174 228</t>
+  </si>
+  <si>
+    <t>6 201</t>
+  </si>
+  <si>
+    <t>14 342 210</t>
+  </si>
+  <si>
+    <t>4 733 919</t>
+  </si>
+  <si>
+    <t>3 781 365</t>
+  </si>
+  <si>
+    <t>28 324</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 10.25</t>
+  </si>
+  <si>
+    <t>26 650 763</t>
+  </si>
+  <si>
+    <t>2 339 635</t>
+  </si>
+  <si>
+    <t>1 134 974</t>
+  </si>
+  <si>
+    <t>6 243</t>
+  </si>
+  <si>
+    <t>14 436 775</t>
+  </si>
+  <si>
+    <t>4 855 479</t>
+  </si>
+  <si>
+    <t>3 849 252</t>
+  </si>
+  <si>
+    <t>28 334</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 11.25</t>
+  </si>
+  <si>
+    <t>26 510 187</t>
+  </si>
+  <si>
+    <t>2 252 217</t>
+  </si>
+  <si>
+    <t>1 080 265</t>
+  </si>
+  <si>
+    <t>6 410</t>
+  </si>
+  <si>
+    <t>14 369 409</t>
+  </si>
+  <si>
+    <t>4 795 822</t>
+  </si>
+  <si>
+    <t>3 977 931</t>
+  </si>
+  <si>
+    <t>28 071</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 12.25</t>
+  </si>
+  <si>
+    <t>28 128 538</t>
+  </si>
+  <si>
+    <t>2 729 266</t>
+  </si>
+  <si>
+    <t>1 141 324</t>
+  </si>
+  <si>
+    <t>6 609</t>
+  </si>
+  <si>
+    <t>15 429 584</t>
+  </si>
+  <si>
+    <t>4 989 027</t>
+  </si>
+  <si>
+    <t>3 804 332</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 01.26</t>
+  </si>
+  <si>
+    <t>27 820 011</t>
+  </si>
+  <si>
+    <t>2 153 803</t>
+  </si>
+  <si>
+    <t>1 123 603</t>
+  </si>
+  <si>
+    <t>6 546</t>
+  </si>
+  <si>
+    <t>16 131 659</t>
+  </si>
+  <si>
+    <t>4 995 857</t>
+  </si>
+  <si>
+    <t>3 379 280</t>
+  </si>
+  <si>
+    <t>29 196</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 02.26</t>
+  </si>
+  <si>
+    <t>28 096 743</t>
+  </si>
+  <si>
+    <t>2 161 808</t>
+  </si>
+  <si>
+    <t>1 124 238</t>
+  </si>
+  <si>
+    <t>6 607</t>
+  </si>
+  <si>
+    <t>16 911 658</t>
+  </si>
+  <si>
+    <t>4 935 071</t>
+  </si>
+  <si>
+    <t>2 928 575</t>
+  </si>
+  <si>
+    <t>28 721</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 03.26</t>
+  </si>
+  <si>
+    <t>28 058 271</t>
+  </si>
+  <si>
+    <t>2 184 069</t>
+  </si>
+  <si>
+    <t>1 104 751</t>
+  </si>
+  <si>
+    <t>7 025</t>
+  </si>
+  <si>
+    <t>17 275 566</t>
+  </si>
+  <si>
+    <t>4 752 088</t>
+  </si>
+  <si>
+    <t>2 707 522</t>
+  </si>
   <si>
     <t>27 187</t>
   </si>
   <si>
-    <t>Deposits of individuals in the banks of Kazakhstan</t>
-[...7706 lines deleted...]
-    <t>2 707 522</t>
+    <t xml:space="preserve"> 04.26</t>
+  </si>
+  <si>
+    <t>28 458 027</t>
+  </si>
+  <si>
+    <t>2 315 553</t>
+  </si>
+  <si>
+    <t>1 125 286</t>
+  </si>
+  <si>
+    <t>7 135</t>
+  </si>
+  <si>
+    <t>17 710 979</t>
+  </si>
+  <si>
+    <t>4 622 921</t>
+  </si>
+  <si>
+    <t>2 648 864</t>
   </si>
   <si>
     <t>*Including non-residents accounts</t>
   </si>
   <si>
     <t>The data for December, 2019 - including final turnovers</t>
   </si>
   <si>
     <t>including non-residents accounts</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -8118,51 +8145,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J348"/>
+  <dimension ref="A1:J349"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="J6" sqref="J6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="65.984" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="22.28" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:10">
@@ -17733,66 +17760,98 @@
       <c r="B345" s="3" t="s">
         <v>2564</v>
       </c>
       <c r="C345" s="3" t="s">
         <v>2565</v>
       </c>
       <c r="D345" s="3" t="s">
         <v>2566</v>
       </c>
       <c r="E345" s="3" t="s">
         <v>2567</v>
       </c>
       <c r="F345" s="3">
         <v>64</v>
       </c>
       <c r="G345" s="3" t="s">
         <v>2568</v>
       </c>
       <c r="H345" s="3" t="s">
         <v>2569</v>
       </c>
       <c r="I345" s="3" t="s">
         <v>2570</v>
       </c>
       <c r="J345" s="3" t="s">
+        <v>2571</v>
+      </c>
+    </row>
+    <row r="346" spans="1:10">
+      <c r="A346" s="2" t="s">
+        <v>2572</v>
+      </c>
+      <c r="B346" s="3" t="s">
+        <v>2573</v>
+      </c>
+      <c r="C346" s="3" t="s">
+        <v>2574</v>
+      </c>
+      <c r="D346" s="3" t="s">
+        <v>2575</v>
+      </c>
+      <c r="E346" s="3" t="s">
+        <v>2576</v>
+      </c>
+      <c r="F346" s="3">
+        <v>62</v>
+      </c>
+      <c r="G346" s="3" t="s">
+        <v>2577</v>
+      </c>
+      <c r="H346" s="3" t="s">
+        <v>2578</v>
+      </c>
+      <c r="I346" s="3" t="s">
+        <v>2579</v>
+      </c>
+      <c r="J346" s="3" t="s">
         <v>0</v>
-      </c>
-[...3 lines deleted...]
-        <v>2571</v>
       </c>
     </row>
     <row r="347" spans="1:10">
       <c r="A347" t="s">
-        <v>2572</v>
+        <v>2580</v>
       </c>
     </row>
     <row r="348" spans="1:10">
       <c r="A348" t="s">
-        <v>2573</v>
+        <v>2581</v>
+      </c>
+    </row>
+    <row r="349" spans="1:10">
+      <c r="A349" t="s">
+        <v>2582</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="C3:J3"/>
     <mergeCell ref="C4:J4"/>
     <mergeCell ref="C5:D5"/>
     <mergeCell ref="E5:F5"/>
     <mergeCell ref="G5:H5"/>
     <mergeCell ref="I5:J5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>